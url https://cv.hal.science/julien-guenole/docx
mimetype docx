--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -204,3690 +204,3690 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute co-segregation mechanisms at low-angle grain boundaries in magnesium: A combined atomic-scale experimental and modeling study</w:t>
+                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risheng Pei</w:t>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hexin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Xiao</w:t>
+                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 306, pp.121947. </w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505139v1</w:t>
+                <w:t xml:space="preserve">hal-05411609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
+                <w:t xml:space="preserve">Low stress grain boundary mediated plasticity and early fracture at basal twist grain boundaries in a titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+                <w:t xml:space="preserve">Thomas Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43246-026-01102-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411609v1</w:t>
+                <w:t xml:space="preserve">hal-05313918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Solute co-segregation mechanisms at low-angle grain boundaries in magnesium: A combined atomic-scale experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risheng Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Achraf Atila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 306, pp.121947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866061v1</w:t>
+                <w:t xml:space="preserve">hal-05505139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Wazne</w:t>
+                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joé Petrazoller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05290382v2</w:t>
+                <w:t xml:space="preserve">hal-04866061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing nanoscale plasticity of metallic nanosponges with correlative and scale-bridging 3D microscopy and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Przybilla</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.204. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.104529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43246-025-00914-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262460v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the atomistic origin of internal length scale in strain-gradient plasticity models: The case of grain boundary structures and energies</w:t>
+                <w:t xml:space="preserve">Revealing nanoscale plasticity of metallic nanosponges with correlative and scale-bridging 3D microscopy and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Kharouji</w:t>
+                <w:t xml:space="preserve">Thomas Przybilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aruna Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Thiess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Niekiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120555⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-025-00914-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806348v1</w:t>
+                <w:t xml:space="preserve">hal-05262460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting grain boundary segregation in magnesium alloys: An atomistically informed machine learning approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the atomistic origin of internal length scale in strain-gradient plasticity models: The case of grain boundary structures and energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kharouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.03.021⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.120555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165142v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale mechanisms limiting non-basal plasticity in magnesium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Predicting grain boundary segregation in magnesium alloys: An atomistically informed machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Atila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kiener</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Al-Samman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.2636-2650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095159v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary segregation spectrum in basal-textured Mg alloys: From solute decoration to structural transition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Nanoscale mechanisms limiting non-basal plasticity in magnesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiwon Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Alfreider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 283, pp.120556. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120556⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 296, pp.121261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804037v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Solute Behavior and Texture Selection in Magnesium Alloys at the Atomistic Level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Grain boundary segregation spectrum in basal-textured Mg alloys: From solute decoration to structural transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anumoy Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hexin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Korte-Kerzel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruna Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 266, pp.119677. </w:t>
+              <w:t xml:space="preserve">, 2025, 283, pp.120556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393887v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic to continuum mechanics description of crystal defects with dislocation density fields: application to dislocations and grain boundaries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Solute Behavior and Texture Selection in Magnesium Alloys at the Atomistic Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Dezerald</w:t>
+                <w:t xml:space="preserve">F. Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
+                <w:t xml:space="preserve">Z. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carrez</w:t>
+                <w:t xml:space="preserve">A. Atila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
+                <w:t xml:space="preserve">S. Korte-Kerzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 177, pp.103990. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.119677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471501v4</w:t>
+                <w:t xml:space="preserve">hal-04393887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Temperature and Composition Dependence of Non‐basal Stacking Faults in C14 Laves Phases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+                <w:t xml:space="preserve">Atomistic to continuum mechanics description of crystal defects with dislocation density fields: application to dislocations and grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kharouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Chauraud</w:t>
+                <w:t xml:space="preserve">Lucile Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Bitzek</w:t>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Korte‐kerzel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202400885⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.103990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910355v1</w:t>
+                <w:t xml:space="preserve">hal-04471501v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in magnesium and its alloys by atomistic simulation: Assessment of semi-empirical potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the Temperature and Composition Dependence of Non‐basal Stacking Faults in C14 Laves Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Chauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Korte‐kerzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202400885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04554563v1</w:t>
+                <w:t xml:space="preserve">hal-04910355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of Deformation Induced Topological Anisotropy in Silica Glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defects in magnesium and its alloys by atomistic simulation: Assessment of semi-empirical potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Atila</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hexin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Al-Samman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119108⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240, pp.113025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820234v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated nature of synchro-Shockley dislocations in Laves phases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Origin of Deformation Induced Topological Anisotropy in Silica Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudheer Ganisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Atila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruna Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Horbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115588⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, pp.119108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135686v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic insights into the inhomogeneous nature of solute segregation to grain boundaries in magnesium</w:t>
+                <w:t xml:space="preserve">Thermally activated nature of synchro-Shockley dislocations in Laves phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risheng Pei</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Chauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Atila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 230, pp.115432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115432⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 235, pp.115588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820231v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Plasticity of Topologically Close‐packed Phases via the Crystals’ Fundamental Building Blocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Atomistic insights into the inhomogeneous nature of solute segregation to grain boundaries in magnesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risheng Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangbong Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pei‐ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202300586⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.115432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083174v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the mechanisms of motion of synchro-Shockley dislocations in Laves phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tailoring the Plasticity of Topologically Close‐packed Phases via the Crystals’ Fundamental Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei‐ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2300586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202300586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.053605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03820232v1</w:t>
+                <w:t xml:space="preserve">hal-04083174v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of a nano-twist phase in the nanolayered Ti3AlC2 MAX phase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling the mechanisms of motion of synchro-Shockley dislocations in Laves phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Chauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Atila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.053605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.053605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03207521v3</w:t>
+                <w:t xml:space="preserve">hal-03820232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic aspects of load transfer and fracture in CNT-reinforced aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samaneh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingjun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.101376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laves phase crystal analysis (LaCA): Atomistic identification of lattice defects in C14 and C15 topologically close-packed phases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Features of a nano-twist phase in the nanolayered Ti3AlC2 MAX phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.114425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43578-021-00237-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03178464v1</w:t>
+                <w:t xml:space="preserve">hal-03207521v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the transfer of plasticity across Laves phase interfaces in a dual phase magnesium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laves phase crystal analysis (LaCA): Atomistic identification of lattice defects in C14 and C15 topologically close-packed phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Chauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43578-021-00237-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146421v1</w:t>
+                <w:t xml:space="preserve">hal-03178464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank partial dislocation in Ti2AlC-MAX phase induced by matrix-Cu diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploring the transfer of plasticity across Laves phase interfaces in a dual phase magnesium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zubair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swagata Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Lipińska-Chwałek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.007⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, pp.109572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940841v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and optimization of the fast inertial relaxation engine (FIRE) for energy minimization in atomistic simulations and its implementation in LAMMPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frank partial dislocation in Ti2AlC-MAX phase induced by matrix-Cu diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109584⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505467v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observation of the initiation of plasticity by nucleation of prismatic dislocation loops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Assessment and optimization of the fast inertial relaxation engine (FIRE) for energy minimization in atomistic simulations and its implementation in LAMMPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Nöhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Vaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Prakash</w:t>
+                <w:t xml:space="preserve">Frédéric Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.109584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15775-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571135v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the formation of Al–NBO bonds, Al–O–Al linkages and clusters in alkaline-earth aluminosilicate glasses based on molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ observation of the initiation of plasticity by nucleation of prismatic dislocation loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuraag Gaddam</w:t>
+                <w:t xml:space="preserve">Subin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Vaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Kumar</w:t>
+                <w:t xml:space="preserve">Jiseong Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathravada Balaji</w:t>
+                <w:t xml:space="preserve">Bongsoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Mather</w:t>
+                <w:t xml:space="preserve">Arun Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (43), pp.23966-23977. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP04332B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15775-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459243v1</w:t>
+                <w:t xml:space="preserve">hal-02571135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti and its alloys as examples of cryogenic focused ion beam milling of environmentally-sensitive materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating the formation of Al–NBO bonds, Al–O–Al linkages and clusters in alkaline-earth aluminosilicate glasses based on molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudheer Ganisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhong Chang</w:t>
+                <w:t xml:space="preserve">Anuraag Gaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjun Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
+                <w:t xml:space="preserve">Rajesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh Stephenson</w:t>
+                <w:t xml:space="preserve">Sathravada Balaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Szczpaniak</w:t>
+                <w:t xml:space="preserve">Glenn Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (43), pp.23966-23977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08752-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04332B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447118v1</w:t>
+                <w:t xml:space="preserve">hal-02459243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic simulations of basal dislocations in Mg interacting with Mg17Al12 precipitates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Vaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aruna Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bitzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.100355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3915,1410 +3915,1544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal slip in Laves phases: The synchroshear dislocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ti and its alloys as examples of cryogenic focused ion beam milling of environmentally-sensitive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Szczpaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.03.016⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08752-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447167v1</w:t>
+                <w:t xml:space="preserve">hal-02447118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic simulations of focused ion beam machining of strained silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Basal slip in Laves phases: The synchroshear dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Bitzek</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazej Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.04.027⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.134-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459266v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intrinsic strain on irradiation induced damage: the role of threshold displacement and surface binding energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Atomistic simulations of focused ion beam machining of strained silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bitzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.08.077⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 416, pp.86-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459274v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying eigenstrain distributions induced by focused ion beam damage in silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of intrinsic strain on irradiation induced damage: the role of threshold displacement and surface binding energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander M Korsunsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
+                <w:t xml:space="preserve">A. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Salvati</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Bitzek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 185, pp.47-49. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.405-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.08.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459278v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe informed simulations of dislocation–precipitate interactions reveal the importance of local interface curvature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quantifying eigenstrain distributions induced by focused ion beam damage in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M Korsunsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Müller</w:t>
+                <w:t xml:space="preserve">Enrico Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Spiecker</w:t>
+                <w:t xml:space="preserve">Tan Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.03.050⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185, pp.47-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.08.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459286v1</w:t>
+                <w:t xml:space="preserve">hal-02459278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new parametrization of the Stillinger–Weber potential for an improved description of defects and plasticity of silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">Atom probe informed simulations of dislocation–precipitate interactions reveal the importance of local interface curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Godet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+                <w:t xml:space="preserve">J. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Holmström</w:t>
+                <w:t xml:space="preserve">E. Spiecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (5), pp.055801. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.33-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/5/055801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459325v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in crystalline-amorphous core-shell Si nanowires controlled by native interface defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A new parametrization of the Stillinger–Weber potential for an improved description of defects and plasticity of silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Holmström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (5), pp.055801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/5/055801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459314v1</w:t>
+                <w:t xml:space="preserve">hal-02459325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation cores in silicon: new aspects from numerical simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Plasticity in crystalline-amorphous core-shell Si nanowires controlled by native interface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/281/1/012002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459340v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Plasticity in Silicon Nanowires by Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 465, pp.89-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.465.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of silicon nanowires studied by molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dislocation cores in silicon: new aspects from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/19/7/074003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 281, pp.012002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/281/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459328v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected slip mechanism induced by the reduced dimensions in silicon nanostructures: Atomistic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deformation of silicon nanowires studied by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.08.039⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (7), pp.074003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/19/7/074003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02459319v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unexpected slip mechanism induced by the reduced dimensions in silicon nanostructures: Atomistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (20), pp.7464-7472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.08.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determination of activation parameters for the core transformation of the screw dislocation in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (6), pp.065001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0965-0393/18/6/065001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5328,609 +5462,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural defects in MAX phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Heinzelmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmo Weidner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th international conference and exposition on advanced ceramics and composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-/nano-structural defects in MAX phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Heinzelmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmo Weidner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC09 International workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Européen de la Céramique, Sep 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of atomistic simulations to the understanding of the formation and evolution of defects in crystalline materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frank partial dislocation in Ti2AlC-MAX phase induced by matrix-Cu diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Lecture at Beijing Jiaotong University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, China</w:t>
+              <w:t xml:space="preserve">45th International Conference and Expo on Advanced Ceramics and Composites (ICACC2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388532v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank partial dislocation in Ti2AlC-MAX phase induced by matrix-Cu diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contributions of atomistic simulations to the understanding of the formation and evolution of defects in crystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference and Expo on Advanced Ceramics and Composites (ICACC2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">Invited Lecture at Beijing Jiaotong University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102054v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on the mechanical properties of nanowires investigated by simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of nano-objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-2911256-67-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5940,586 +6074,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating twin boundary-dislocation interaction in MgY using quasi in-situ nanoindentation and electron channeling contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Al-Samman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model based on zonal dislocation walls for kink band formation in nano-layered HCP crystals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elementary mechanisms governing basal twist grain boundary shearing at room temperature in titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213369v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low stress grain boundary mediated plasticity and early fracture at basal twist grain boundaries in a titanium alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A model based on zonal dislocation walls for kink band formation in nano-layered HCP crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capolungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmo Weidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313918v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Atomistic Origin of Internal Length Scale in Strain-Gradient Plasticity Models: the Case of Grain Boundary Structures and Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kharouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joé Petrazoller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6587,51 +6717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F282F1A"/>
+    <w:nsid w:val="5CF407ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6818,51 +6948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guenole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-8951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16804904X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guenole_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Przybilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Prakash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Thiess" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Niekiel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00914-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kharouji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120555" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.03.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095159v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Jeong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Alfreider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiener" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121261" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumoy Ganguly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120556" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393887v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouhib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korte-Kerzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471501v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103990" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chauraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bitzek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte&#8208;kerzel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400885" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Horbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119108" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangbong Yi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115432" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.053605" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207521v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114425" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Nasiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101376" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178464v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00237-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zubair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lipi&#324;ska-Chwa&#322;ek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109572" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram N&#246;hring" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Vaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houll&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseong Im" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongsoo Kim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prakash" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15775-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathravada Balaji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mather" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04332B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Chang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczpaniak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08752-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.03.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bitzek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.077" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Salvati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mousavi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.08.111" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spiecker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heinzelmeier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmo Weidner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388532v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213369v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05313918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvinec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabadden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04625373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guenole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-8951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16804904X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guenole_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05313918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvinec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-026-01102-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Przybilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Prakash" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Thiess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Niekiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00914-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kharouji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.03.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095159v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Jeong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Alfreider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiener" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumoy Ganguly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120556" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393887v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouhib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korte-Kerzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119677" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471501v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103990" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chauraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bitzek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte&#8208;kerzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Horbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115588" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangbong Yi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.053605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Nasiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101376" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207521v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114425" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00237-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zubair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lipi&#324;ska-Chwa&#322;ek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109572" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram N&#246;hring" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Vaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houll&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109584" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseong Im" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongsoo Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prakash" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15775-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathravada Balaji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mather" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04332B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Chang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczpaniak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08752-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.03.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bitzek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Salvati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mousavi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.08.111" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459286v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spiecker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heinzelmeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmo Weidner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05568341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213369v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04625373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>