--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -5114,247 +5114,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of silicon nanowires studied by molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Unexpected slip mechanism induced by the reduced dimensions in silicon nanostructures: Atomistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (7), pp.074003. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (20), pp.7464-7472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/19/7/074003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459328v1</w:t>
+                <w:t xml:space="preserve">hal-02459319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected slip mechanism induced by the reduced dimensions in silicon nanostructures: Atomistic study</w:t>
+                <w:t xml:space="preserve">Deformation of silicon nanowires studied by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (7), pp.074003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/19/7/074003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.08.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02459319v1</w:t>
+                <w:t xml:space="preserve">hal-02459328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of activation parameters for the core transformation of the screw dislocation in silicon</w:t>
               </w:r>
@@ -6717,51 +6717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CF407ED"/>
+    <w:nsid w:val="73EE78D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6948,51 +6948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guenole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-8951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16804904X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guenole_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05313918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvinec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-026-01102-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Przybilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Prakash" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Thiess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Niekiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00914-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kharouji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.03.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095159v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Jeong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Alfreider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiener" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumoy Ganguly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120556" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393887v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouhib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korte-Kerzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119677" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471501v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103990" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chauraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bitzek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte&#8208;kerzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Horbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115588" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangbong Yi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.053605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Nasiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101376" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207521v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114425" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00237-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zubair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lipi&#324;ska-Chwa&#322;ek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109572" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram N&#246;hring" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Vaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houll&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109584" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseong Im" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongsoo Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prakash" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15775-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathravada Balaji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mather" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04332B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Chang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczpaniak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08752-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.03.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bitzek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Salvati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mousavi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.08.111" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459286v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spiecker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heinzelmeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmo Weidner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05568341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213369v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04625373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guenole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-8951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16804904X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guenole_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05313918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvinec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-026-01102-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Przybilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Prakash" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Thiess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Niekiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00914-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kharouji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.03.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095159v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Jeong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Alfreider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiener" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumoy Ganguly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120556" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393887v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouhib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korte-Kerzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119677" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471501v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103990" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chauraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bitzek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte&#8208;kerzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Horbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115588" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangbong Yi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.053605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Nasiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101376" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207521v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114425" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00237-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zubair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lipi&#324;ska-Chwa&#322;ek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109572" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram N&#246;hring" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Vaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houll&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109584" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseong Im" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongsoo Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prakash" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15775-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathravada Balaji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mather" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04332B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Chang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczpaniak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08752-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.03.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bitzek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Salvati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mousavi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.08.111" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459286v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spiecker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heinzelmeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmo Weidner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05568341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213369v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04625373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>