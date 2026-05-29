--- v2 (2026-05-05)
+++ v3 (2026-05-29)
@@ -1,6662 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6610 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Guénolé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Julien Guénolé, chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-guenole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3288-8951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16804904X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guenole_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=uWJZoa0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-5932-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Petrazoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low stress grain boundary mediated plasticity and early fracture at basal twist grain boundaries in a titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-026-01102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute co-segregation mechanisms at low-angle grain boundaries in magnesium: A combined atomic-scale experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risheng Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Petrazoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Atila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 306, pp.121947. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Petrazoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing nanoscale plasticity of metallic nanosponges with correlative and scale-bridging 3D microscopy and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Przybilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Thiess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Niekiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.204. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-025-00914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Wazne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Petrazoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104529. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the atomistic origin of internal length scale in strain-gradient plasticity models: The case of grain boundary structures and energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Kharouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 284, pp.120555. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting grain boundary segregation in magnesium alloys: An atomistically informed machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Atila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Al-Samman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), pp.2636-2650. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jma.2025.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale mechanisms limiting non-basal plasticity in magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Alfreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 296, pp.121261. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary segregation spectrum in basal-textured Mg alloys: From solute decoration to structural transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anumoy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 283, pp.120556. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Solute Behavior and Texture Selection in Magnesium Alloys at the Atomistic Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 266, pp.119677. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temperature and Composition Dependence of Non‐basal Stacking Faults in C14 Laves Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte‐kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (20), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202400885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic to continuum mechanics description of crystal defects with dislocation density fields: application to dislocations and grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Kharouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dezerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.103990. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471501v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in magnesium and its alloys by atomistic simulation: Assessment of semi-empirical potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Al-Samman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp.113025. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Deformation Induced Topological Anisotropy in Silica Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Ganisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Atila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 257, pp.119108. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated nature of synchro-Shockley dislocations in Laves phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Atila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.115588. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic insights into the inhomogeneous nature of solute segregation to grain boundaries in magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risheng Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangbong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.115432. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Plasticity of Topologically Close‐packed Phases via the Crystals’ Fundamental Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei‐ling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2300586. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202300586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the mechanisms of motion of synchro-Shockley dislocations in Laves phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Atila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.053605. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.053605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic aspects of load transfer and fracture in CNT-reinforced aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.101376. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of a nano-twist phase in the nanolayered Ti3AlC2 MAX phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 210, pp.114425. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207521v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laves phase crystal analysis (LaCA): Atomistic identification of lattice defects in C14 and C15 topologically close-packed phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43578-021-00237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transfer of plasticity across Laves phase interfaces in a dual phase magnesium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zubair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swagata Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lipińska-Chwałek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.109572. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank partial dislocation in Ti2AlC-MAX phase induced by matrix-Cu diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and optimization of the fast inertial relaxation engine (FIRE) for energy minimization in atomistic simulations and its implementation in LAMMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Nöhring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviral Vaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houllé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.109584. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of the initiation of plasticity by nucleation of prismatic dislocation loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviral Vaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiseong Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bongsoo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15775-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the formation of Al–NBO bonds, Al–O–Al linkages and clusters in alkaline-earth aluminosilicate glasses based on molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Ganisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathravada Balaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Mather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (43), pp.23966-23977. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04332B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic simulations of basal dislocations in Mg interacting with Mg17Al12 precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviral Vaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.100355. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti and its alloys as examples of cryogenic focused ion beam milling of environmentally-sensitive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Szczpaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08752-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal slip in Laves phases: The synchroshear dislocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Korte-Kerzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.134-138. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic simulations of focused ion beam machining of strained silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intrinsic strain on irradiation induced damage: the role of threshold displacement and surface binding energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.405-413. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying eigenstrain distributions induced by focused ion beam damage in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Salvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Sui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.47-49. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2016.08.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe informed simulations of dislocation–precipitate interactions reveal the importance of local interface curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spiecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parametrization of the Stillinger–Weber potential for an improved description of defects and plasticity of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Holmström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (5), pp.055801. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/5/055801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in crystalline-amorphous core-shell Si nanowires controlled by native interface defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (4), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Plasticity in Silicon Nanowires by Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 465, pp.89-92. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.465.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation cores in silicon: new aspects from numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 281, pp.012002. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/281/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected slip mechanism induced by the reduced dimensions in silicon nanostructures: Atomistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (20), pp.7464-7472. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2011.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of silicon nanowires studied by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (7), pp.074003. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/19/7/074003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of activation parameters for the core transformation of the screw dislocation in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pizzagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/18/6/065001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural defects in MAX phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Heinzelmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timmo Weidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th international conference and exposition on advanced ceramics and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-/nano-structural defects in MAX phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Heinzelmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timmo Weidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC09 International workshop on Advanced Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de la Céramique, Sep 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank partial dislocation in Ti2AlC-MAX phase induced by matrix-Cu diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference and Expo on Advanced Ceramics and Composites (ICACC2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of atomistic simulations to the understanding of the formation and evolution of defects in crystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture at Beijing Jiaotong University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the mechanical properties of nanowires investigated by simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pizzagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of nano-objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2911256-67-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating twin boundary-dislocation interaction in MgY using quasi in-situ nanoindentation and electron channeling contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Al-Samman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary mechanisms governing basal twist grain boundary shearing at room temperature in titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuocheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based on zonal dislocation walls for kink band formation in nano-layered HCP crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capolungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timmo Weidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Atomistic Origin of Internal Length Scale in Strain-Gradient Plasticity Models: the Case of Grain Boundary Structures and Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Kharouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Petrazoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guénolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6717,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73EE78D0"/>
+    <w:nsid w:val="BDDEC617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6948,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guenole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-8951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16804904X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guenole_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05313918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvinec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-026-01102-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Przybilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Prakash" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Thiess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Niekiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00914-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kharouji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.03.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095159v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Jeong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Alfreider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiener" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumoy Ganguly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120556" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393887v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouhib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korte-Kerzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119677" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471501v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103990" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chauraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bitzek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte&#8208;kerzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Horbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115588" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangbong Yi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.053605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Nasiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101376" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207521v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114425" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00237-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zubair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lipi&#324;ska-Chwa&#322;ek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109572" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram N&#246;hring" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Vaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houll&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109584" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseong Im" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongsoo Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prakash" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15775-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathravada Balaji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mather" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04332B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Chang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczpaniak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08752-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.03.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bitzek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Salvati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mousavi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.08.111" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459286v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spiecker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heinzelmeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmo Weidner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05568341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213369v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04625373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guenole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-8951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16804904X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guenole_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=uWJZoa0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05313918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvinec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-026-01102-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Przybilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Prakash" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Thiess" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Niekiel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00914-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kharouji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120555" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.03.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095159v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Jeong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Alfreider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiener" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumoy Ganguly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120556" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393887v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouhib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korte-Kerzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119677" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chauraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bitzek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte&#8208;kerzel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400885" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471501v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103990" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04554563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Horbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119108" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115588" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangbong Yi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115432" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03820232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.053605" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Nasiri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101376" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207521v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Yu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114425" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00237-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zubair" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lipi&#324;ska-Chwa&#322;ek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109572" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram N&#246;hring" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Vaid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houll&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109584" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseong Im" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongsoo Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prakash" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15775-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathravada Balaji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mather" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04332B" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100355" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Chang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczpaniak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08752-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.03.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bitzek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Salvati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mousavi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.08.111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spiecker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.050" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heinzelmeier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmo Weidner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05568341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213369v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04625373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>