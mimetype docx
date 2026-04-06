--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -1338,1245 +1338,1269 @@
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 685, pp.227-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of heterogeneities in strain and microstructure in aluminum alloy and magnesium processed by high-pressure torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123, pp.159-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation mapping by transmission-SEM with an on-axis detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161, pp.17-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of metastable alpha phase during heating of Ti48Al2Cr2Nb intermetallic alloy</w:t>
+                <w:t xml:space="preserve">Advancing FIB assisted 3D EBSD using a static sample setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Perez-Willard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.179⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01515194v1</w:t>
+                <w:t xml:space="preserve">hal-01515195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing FIB assisted 3D EBSD using a static sample setup</w:t>
+                <w:t xml:space="preserve">Evolution of metastable alpha phase during heating of Ti48Al2Cr2Nb intermetallic alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabian Perez-Willard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 656, pp.667-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515195v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallization of coherent nanolamellar structures in Ti48Al2Cr2Nb intermetallic alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103, pp.672-680. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.10.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micron resolution selected area electron channeling patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Crimp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On grain refinement of a gamma-TiAl alloy using cryo-milling followed by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangaraju Shanmugasundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate electron channeling contrast analysis of dislocations in fine grained bulk materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Crimp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 84-85, pp.11-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of powder state on spark plasma sintering of TiAl alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.94-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intermet.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2586,1523 +2610,1644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des microstructures et mécanismes de densification d'un alliage TiAl lors du frittage par Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LORR0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a pixelated STEM-in-SEM detector for microstructural features characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.05014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/202412905014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of phase transformation induced microtextures in ODS steels: in-situ high temperature EBSD experiments versus crystallographic reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOTOM 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic spray pyrolysis deposition of cuprous oxide thin films: Microstructure and optical investigations,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of phase transformation induced microtextures in ODS steels: in-situ high-temperature EBSD experiments versus crystallographic reconstructions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Fekih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bose</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">ICOTOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165667v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05524442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic spray pyrolysis deposition of cuprous oxide thin films: Microstructure and optical investigations,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Genée Genée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guyon J.</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">EMRS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044948v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyon J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Bonnet F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Guyon</w:t>
+                <w:t xml:space="preserve">Berbenni S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">TMS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040096v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360502v1</w:t>
+                <w:t xml:space="preserve">hal-03040096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genée Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040147v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation-scale characterization of the evolution of deformation microstructures on bulk materials. Case of TiAl alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Kriaa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043122v1</w:t>
+                <w:t xml:space="preserve">hal-03040147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dislocation-scale characterization of the evolution of deformation microstructures around nanoindentation imprints in a TiAl</w:t>
+                <w:t xml:space="preserve">Dislocation-scale characterization of the evolution of deformation microstructures on bulk materials. Case of TiAl alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043111v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dislocation-scale characterization of the evolution of deformation microstructures on a bulk TiAl alloy</w:t>
+                <w:t xml:space="preserve">A dislocation-scale characterization of the evolution of deformation microstructures around nanoindentation imprints in a TiAl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043139v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récents développements de la diffraction électronique dans un MEB au LEM3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Guyon</w:t>
+                <w:t xml:space="preserve">A dislocation-scale characterization of the evolution of deformation microstructures on a bulk TiAl alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopie Electronique à Balayage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Matériaux et Structures Métalliques de l’ONERA, Nov 2016, Chatillon, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181700v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récents développements de la diffraction électronique dans un MEB au LEM3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopie Electronique à Balayage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Matériaux et Structures Métalliques de l’ONERA, Nov 2016, Chatillon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation des gradients thermiques présents au niveau des cous lors du frittage d'alliages TiAl par Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque STPMF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01513164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4112,199 +4257,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dislocation evolution in bulk Ti21S specimen coupled with in-situ macroscopic tensile testing in SEM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBSD 2019 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Teddington, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to in-situ follow the evolution of dislocation configurations during mechanical testing on bulk specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,100 +4481,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of crystalline defects studied by STEM-in-SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4461,186 +4606,186 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size determination in nanocrystalline materials using the TKD technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4708,51 +4853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C10A13D"/>
+    <w:nsid w:val="5FFB1903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4939,51 +5084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5078-9626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193149265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05194507v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Myouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107943" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Ding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Mandal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04379628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2023.2292271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Monier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ernould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112351" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Adjeroud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Panda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Toth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-165LWQ42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T98QBS5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M28HD5VR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangaraju Shanmugasundaram" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.07.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PXM1BM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CKXGB7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04805924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043122v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kriaa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5078-9626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193149265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05194507v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Myouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107943" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Ding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Mandal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04379628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2023.2292271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Monier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ernould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112351" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Adjeroud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250SD41C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Panda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Toth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17MRZXS7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-165LWQ42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T98QBS5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M28HD5VR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangaraju Shanmugasundaram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.07.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PXM1BM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.11.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CKXGB7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0244" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04805924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05524442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kriaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>