--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -187,274 +187,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fabric reconstruction and image processing for clays - New method using SEM-FIB technique and AI</w:t>
+                <w:t xml:space="preserve">Pore Network 3D Reconstruction for Clays Using FIB-SEM Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Myouri</w:t>
+                <w:t xml:space="preserve">Fares Bennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Bennai</w:t>
+                <w:t xml:space="preserve">Mahdia Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guyon</w:t>
+                <w:t xml:space="preserve">Yanzheng Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdia Hattab</w:t>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107943⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1480 (1), pp.012079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194507v1</w:t>
+                <w:t xml:space="preserve">hal-05064252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore Network 3D Reconstruction for Clays Using FIB-SEM Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D fabric reconstruction and image processing for clays - New method using SEM-FIB technique and AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Myouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Bennai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahdia Hattab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1480 (1), pp.012079. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, pp.107943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064252v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of dislocation densities with non-destructive SEM techniques: application to Gallium Nitride</w:t>
               </w:r>
@@ -466,51 +466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arka Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -570,103 +570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional pore network of kaolin using FIB-SEM imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanzheng Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Hattab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (5), pp.815-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -832,295 +832,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a nanopipe dislocation in GaN by means of HR-EBSD and field dislocation mechanics analysis</w:t>
+                <w:t xml:space="preserve">Secondary Hardening of a High-N Ni-Free Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ernould</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Beausir</w:t>
+                <w:t xml:space="preserve">Nathalie Siredey-Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194, pp.112351. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (21), pp.7505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15217505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807939v1</w:t>
+                <w:t xml:space="preserve">hal-05032682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Hardening of a High-N Ni-Free Stainless Steel</w:t>
+                <w:t xml:space="preserve">Characterization of a nanopipe dislocation in GaN by means of HR-EBSD and field dislocation mechanics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Siredey-Schwaller</w:t>
+                <w:t xml:space="preserve">Clément Ernould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yudong Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+                <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (21), pp.7505. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.112351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15217505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032682v1</w:t>
+                <w:t xml:space="preserve">hal-03807939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Reactive TiO 2 Anatase Single Crystal Domains Grown by Atomic Layer Deposition</w:t>
               </w:r>
@@ -1279,51 +1279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1412,77 +1412,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123, pp.159-165. </w:t>
@@ -1532,90 +1532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation mapping by transmission-SEM with an on-axis detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1678,51 +1678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing FIB assisted 3D EBSD using a static sample setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of metastable alpha phase during heating of Ti48Al2Cr2Nb intermetallic alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallization of coherent nanolamellar structures in Ti48Al2Cr2Nb intermetallic alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2047,359 +2047,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micron resolution selected area electron channeling patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On grain refinement of a gamma-TiAl alloy using cryo-milling followed by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangaraju Shanmugasundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Crimp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514962v1</w:t>
+                <w:t xml:space="preserve">hal-01514746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On grain refinement of a gamma-TiAl alloy using cryo-milling followed by spark plasma sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-micron resolution selected area electron channeling patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thangaraju Shanmugasundaram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Guyon</w:t>
+                <w:t xml:space="preserve">H. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. A. Crimp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514746v1</w:t>
+                <w:t xml:space="preserve">hal-01514962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate electron channeling contrast analysis of dislocations in fine grained bulk materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Crimp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,77 +2463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of powder state on spark plasma sintering of TiAl alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2624,51 +2624,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des microstructures et mécanismes de densification d'un alliage TiAl lors du frittage par Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LORR0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.05014, </w:t>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3155,51 +3155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
@@ -3343,580 +3343,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040096v1</w:t>
+                <w:t xml:space="preserve">hal-02360502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
+                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360502v1</w:t>
+                <w:t xml:space="preserve">hal-03040096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dislocation-scale characterization of the evolution of deformation microstructures on bulk materials. Case of TiAl alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Genée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Hana Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040147v1</w:t>
+                <w:t xml:space="preserve">hal-03043122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation-scale characterization of the evolution of deformation microstructures on bulk materials. Case of TiAl alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guitton</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Kriaa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043122v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dislocation-scale characterization of the evolution of deformation microstructures around nanoindentation imprints in a TiAl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3967,77 +3967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dislocation-scale characterization of the evolution of deformation microstructures on a bulk TiAl alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4075,51 +4075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récents développements de la diffraction électronique dans un MEB au LEM3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopie Electronique à Balayage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Matériaux et Structures Métalliques de l’ONERA, Nov 2016, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,51 +4144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des gradients thermiques présents au niveau des cous lors du frittage d'alliages TiAl par Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,64 +4284,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dislocation evolution in bulk Ti21S specimen coupled with in-situ macroscopic tensile testing in SEM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,277 +4386,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to in-situ follow the evolution of dislocation configurations during mechanical testing on bulk specimen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of crystalline defects studied by STEM-in-SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165872v1</w:t>
+                <w:t xml:space="preserve">hal-03165869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of crystalline defects studied by STEM-in-SEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How to in-situ follow the evolution of dislocation configurations during mechanical testing on bulk specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165869v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size determination in nanocrystalline materials using the TKD technique</w:t>
               </w:r>
@@ -4668,64 +4668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,51 +4853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FFB1903"/>
+    <w:nsid w:val="A67229A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5084,51 +5084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5078-9626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193149265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05194507v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Myouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107943" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Ding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Mandal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04379628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2023.2292271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Monier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ernould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112351" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Adjeroud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250SD41C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Panda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Toth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17MRZXS7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-165LWQ42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T98QBS5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M28HD5VR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangaraju Shanmugasundaram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.07.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PXM1BM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.11.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CKXGB7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0244" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04805924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05524442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kriaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5078-9626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193149265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Ding" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05194507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Myouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Mandal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04379628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2023.2292271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Monier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ernould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Adjeroud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250SD41C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Panda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Toth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17MRZXS7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-165LWQ42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T98QBS5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M28HD5VR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangaraju Shanmugasundaram" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.07.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PXM1BM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.11.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CKXGB7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0244" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04805924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05524442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043122v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kriaa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165872v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>