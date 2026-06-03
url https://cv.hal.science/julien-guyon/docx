--- v2 (2026-05-05)
+++ v3 (2026-06-03)
@@ -153,896 +153,887 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore Network 3D Reconstruction for Clays Using FIB-SEM Images</w:t>
+                <w:t xml:space="preserve">Development of a Pixelated STEM-in-SEM detector for microstructural feature characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Bennai</w:t>
+                <w:t xml:space="preserve">Julien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdia Hattab</w:t>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanzheng Ding</w:t>
+                <w:t xml:space="preserve">Jean- Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+                <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guyon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064252v1</w:t>
+                <w:t xml:space="preserve">hal-05389118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D fabric reconstruction and image processing for clays - New method using SEM-FIB technique and AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Myouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Myouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fares Bennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Hattab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 276, pp.107943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of dislocation densities with non-destructive SEM techniques: application to Gallium Nitride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arka Mandal</w:t>
+                <w:t xml:space="preserve">Pore Network 3D Reconstruction for Clays Using FIB-SEM Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdia Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Beausir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Guyon</w:t>
+                <w:t xml:space="preserve">Yanzheng Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guitton</w:t>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae124⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1480 (1), pp.012079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821282v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional pore network of kaolin using FIB-SEM imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahdia Hattab</w:t>
+                <w:t xml:space="preserve">Estimation of dislocation densities with non-destructive SEM techniques: application to Gallium Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arka Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02726351.2023.2292271⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379628v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of grain refinement and twin boundaries in as-fabricated austenitic stainless steels produced by laser powder bed fusion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional pore network of kaolin using FIB-SEM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanzheng Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdia Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103351⟩</w:t>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (5), pp.815-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726351.2023.2292271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04888727v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Hardening of a High-N Ni-Free Stainless Steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the origin of grain refinement and twin boundaries in as-fabricated austenitic stainless steels produced by laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Siredey-Schwaller</w:t>
+                <w:t xml:space="preserve">Muriel Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yudong Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (21), pp.7505. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.103351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15217505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05032682v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a nanopipe dislocation in GaN by means of HR-EBSD and field dislocation mechanics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,1507 +1091,1641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Reactive TiO 2 Anatase Single Crystal Domains Grown by Atomic Layer Deposition</w:t>
+                <w:t xml:space="preserve">Secondary Hardening of a High-N Ni-Free Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Ishchenko</w:t>
+                <w:t xml:space="preserve">Nathalie Siredey-Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamblin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guillot</w:t>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00170⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (21), pp.7505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15217505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447985v1</w:t>
+                <w:t xml:space="preserve">hal-05032682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step consolidation and precipitation hardening of an ultra-fine grained Al-Zn-Mg alloy by Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Reactive TiO 2 Anatase Single Crystal Domains Grown by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Queudet</w:t>
+                <w:t xml:space="preserve">Noureddine Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lemonnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Jérôme Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.4929-4936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01580876v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of heterogeneities in strain and microstructure in aluminum alloy and magnesium processed by high-pressure torsion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-step consolidation and precipitation hardening of an ultra-fine grained Al-Zn-Mg alloy by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Queudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subrata Panda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Guyon</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.11.027⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 685, pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165710v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation mapping by transmission-SEM with an on-axis detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of heterogeneities in strain and microstructure in aluminum alloy and magnesium processed by high-pressure torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Goran</w:t>
+                <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515200v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing FIB assisted 3D EBSD using a static sample setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation mapping by transmission-SEM with an on-axis detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 161, pp.161-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 161, pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515195v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of metastable alpha phase during heating of Ti48Al2Cr2Nb intermetallic alloy</w:t>
+                <w:t xml:space="preserve">Advancing FIB assisted 3D EBSD using a static sample setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hazotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+                <w:t xml:space="preserve">Fabian Perez-Willard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 656, pp.667-675. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.161-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01515194v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization of coherent nanolamellar structures in Ti48Al2Cr2Nb intermetallic alloy</w:t>
+                <w:t xml:space="preserve">Evolution of metastable alpha phase during heating of Ti48Al2Cr2Nb intermetallic alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 656, pp.667-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.10.049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515192v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On grain refinement of a gamma-TiAl alloy using cryo-milling followed by spark plasma sintering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recrystallization of coherent nanolamellar structures in Ti48Al2Cr2Nb intermetallic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.672-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514746v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micron resolution selected area electron channeling patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Crimp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate electron channeling contrast analysis of dislocations in fine grained bulk materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Mansour</w:t>
+                <w:t xml:space="preserve">On grain refinement of a gamma-TiAl alloy using cryo-milling followed by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangaraju Shanmugasundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.03.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accurate electron channeling contrast analysis of dislocations in fine grained bulk materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Crimp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84-85, pp.11-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of powder state on spark plasma sintering of TiAl alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.94-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intermet.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2610,100 +2735,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des microstructures et mécanismes de densification d'un alliage TiAl lors du frittage par Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LORR0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2713,1541 +2838,1541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a pixelated STEM-in-SEM detector for microstructural features characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.05014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of phase transformation induced microtextures in ODS steels: in-situ high temperature EBSD experiments versus crystallographic reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOTOM 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of phase transformation induced microtextures in ODS steels: in-situ high-temperature EBSD experiments versus crystallographic reconstructions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOTOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05524442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic spray pyrolysis deposition of cuprous oxide thin films: Microstructure and optical investigations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guyon J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnet F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berbenni S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360502v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040096v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation-scale characterization of the evolution of deformation microstructures on bulk materials. Case of TiAl alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043122v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Dislocation-scale characterization of the evolution of deformation microstructures on bulk materials. Case of TiAl alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040147v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dislocation-scale characterization of the evolution of deformation microstructures around nanoindentation imprints in a TiAl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dislocation-scale characterization of the evolution of deformation microstructures on a bulk TiAl alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récents développements de la diffraction électronique dans un MEB au LEM3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopie Electronique à Balayage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Matériaux et Structures Métalliques de l’ONERA, Nov 2016, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des gradients thermiques présents au niveau des cous lors du frittage d'alliages TiAl par Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque STPMF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01513164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4257,535 +4382,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dislocation evolution in bulk Ti21S specimen coupled with in-situ macroscopic tensile testing in SEM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBSD 2019 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Teddington, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of crystalline defects studied by STEM-in-SEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to in-situ follow the evolution of dislocation configurations during mechanical testing on bulk specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165869v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to in-situ follow the evolution of dislocation configurations during mechanical testing on bulk specimen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hana Kriaa</w:t>
+                <w:t xml:space="preserve">Characterization of crystalline defects studied by STEM-in-SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guyon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165872v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size determination in nanocrystalline materials using the TKD technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guyon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4853,51 +4978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A67229A4"/>
+    <w:nsid w:val="8A6E1CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5084,51 +5209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5078-9626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193149265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Ding" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05194507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Myouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Mandal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04379628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2023.2292271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Monier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ernould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Adjeroud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250SD41C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Panda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Toth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17MRZXS7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-165LWQ42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T98QBS5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M28HD5VR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangaraju Shanmugasundaram" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.07.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PXM1BM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.11.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CKXGB7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0244" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04805924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05524442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043122v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kriaa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165872v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-guyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5078-9626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193149265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05389118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05194507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Myouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Ding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Mandal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04379628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2023.2292271" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Monier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103351" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ernould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Adjeroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250SD41C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Panda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Toth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17MRZXS7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-165LWQ42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.179" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T98QBS5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M28HD5VR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangaraju Shanmugasundaram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.07.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PXM1BM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.11.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CKXGB7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04805924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05524442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kriaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043139v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>