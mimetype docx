--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -1121,507 +1121,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the cost of redistribution followed by a computational kernel: Complexity and performance results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Multistage Algorithm for Adjoint Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Bosilca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+                <w:t xml:space="preserve">Paul Hovland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.C232-C255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1019222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254167v1</w:t>
+                <w:t xml:space="preserve">hal-01354902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Multistage Algorithm for Adjoint Computation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the cost of redistribution followed by a computational kernel: Complexity and performance results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hovland</w:t>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (3), pp.C232-C255. </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1019222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354902v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory-aware tree traversals with pre-assigned tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing LU and QR factorization algorithms to design high-performance dense linear algebra solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Lowery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 75, pp.53--56</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, IPDPS 2014 Selected Papers on Numerical and Combinatorial Algorithms, 85, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2015.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026405v1</w:t>
+                <w:t xml:space="preserve">hal-01107457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing LU and QR factorization algorithms to design high-performance dense linear algebra solvers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory-aware tree traversals with pre-assigned tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bradley Lowery</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, IPDPS 2014 Selected Papers on Numerical and Combinatorial Algorithms, 85, pp.15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 75, pp.53--56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2015.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01107457v1</w:t>
+                <w:t xml:space="preserve">hal-01026405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating linear system solutions using randomization technique</w:t>
               </w:r>
@@ -1969,263 +1969,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic partitioning of large directed acyclic graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ümit V. Çatalyürek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9163, Inria - Research Centre Grenoble – Rhône-Alpes. 2018</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9185, Inria Grenoble Rhône-Alpes. 2018, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744603v1</w:t>
+                <w:t xml:space="preserve">hal-01817501v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
+                <w:t xml:space="preserve">Acyclic partitioning of large directed acyclic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">M Yusuf Özkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamer Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ümit V. Çatalyürek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9185, Inria Grenoble Rhône-Alpes. 2018, pp.1-34</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9163, Inria - Research Centre Grenoble – Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817501v3</w:t>
+                <w:t xml:space="preserve">hal-01744603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodicity is Optimal for Offline and Online Multi-Stage Adjoint Computations</w:t>
               </w:r>
@@ -2303,51 +2303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory-aware list scheduling for hybrid platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2408,51 +2408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hovland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2487,77 +2487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the optimal redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2605,51 +2605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree traversals with task-memory affinities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2834,51 +2834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,77 +3310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Optimal Redistribution for a Given Data Partition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3440,51 +3440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and complexity results for tree traversals on hybrid platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3522,90 +3522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing LU-QR hybrid solvers for performance and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Lowery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3919,51 +3919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane I Dolci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Maddison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080706v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378672" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf M. &#214;zkaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit V. &#199;ataly&#252;rek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.03.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2016.1230612" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hovland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lowery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2427023.2427025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yusuf &#214;zkaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817501v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147155v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960452v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane I Dolci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Maddison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080706v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378672" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf M. &#214;zkaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit V. &#199;ataly&#252;rek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.03.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2016.1230612" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hovland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lowery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2427023.2427025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817501v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yusuf &#214;zkaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147155v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960452v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>