--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.291666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Hillairet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur chercheur en radiofréquences et physicien des plasmas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1073-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123266386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3956-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">See my personnal webpage :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://julien.hillairet.free.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radio-frequency test bench for the ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25th Topical Conference on Radio-Frequency Power in Plasmas (RFPPC2025) from May, 19 to May, 22, 2025 in the castle "Schloss Hohenkammer", Germany, 346, pp.03016. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten control in long pulse operation: feedback from WEST to ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Featuring the Invited Talks from the 50th EPS Conference on Plasma Physics, 8-12 July 2024, Salamanca, Spain, 67 (4), pp.045005. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/adba0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Thresholds Prediction for Geometries Subject to Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (3), pp.938 - 950. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2024.3372192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the RF sliding contact failure of the ICRH antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzhou Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.114543. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a PAM launcher at 4.6 GHz for a new LHCD system on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (3), pp.036017. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad22f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time capable modeling of ICRF heating on NSTX and WEST via machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Sánchez-Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Bethel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (9), pp.096039. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad645d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the edge modes and near fields of a travelling wave array antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Milanesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126044. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad02a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conceptual studies of a travelling wave array antenna for the EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb1d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on recent progress in ion cyclotron range of frequency systems, experiments and modelling for magnetic confinement fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00116-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04017330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten accumulation during ion cyclotron resonance heating operation on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad09fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TWA concept from DEMO to the high power mock-up for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194 (9), pp.030014. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0163430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic potential based formulation for linear and non-linear 3D RF sheath simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aca6f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04788658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results of the PAM LHCD launcher at 2.45 GHz on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (9), pp.096014. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ace9eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor predictions for ion cyclotron resonance heating antennas of the tokamak WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126054. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad0509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor-triggering powers’ modelling of a WEST ICRH antenna during RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2023.3268293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical and theoretical study of the multipactor appearance in the presence of a DC parallel electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.025022. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scikit-rf: An open source Python package for microwave network creation, analysis and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Arsenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Forsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2021.3117139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of lower hybrid current drive systems for high-power and long-pulse operation on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.4102 - 4110. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST actively cooled load resilient ion Cyclotron Resonance Heating system results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03295388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wave coupling, plasma heating and characterization of induced plasma-material interactions in WEST L-mode discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.086027. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac0d11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic reconstruction of heat load on the first wall of Wendelstein 7-X due to ECRH shine-through power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.066002. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abebea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-assisted electrodeposition of Au–Co/WS2 self-lubricating coating from WS2 suspended cyanide electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 829, pp.154585. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travelling wave array system as solution for the ion cyclotron resonance frequencies heating of DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Eester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.016027. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab504a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02456851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITER Robots: Introducing School Students to Robotics and Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie André-Mitsialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Aspilcueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/ab5ce1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional Dionne model for multipactor simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.053512. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave array for DEMO with proof of principle on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.854-857. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02457110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of magnetron sputtered self-lubricating Au-Ni/a-C nano-composite coating on CuCrZr alloy substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 492, pp.540-549. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02171205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Hands-on for Nuclear Fusion Master Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/ab56df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Range Cold Magnetized Plasma Modelling in ANSYS HFSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01889312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scaling laws on tokamak reactor dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gaudimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.016010. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab48a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02378299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency and Mechanical Tests of Silver Coated CuCrZr Contacts for the ITER Ion Cyclotron Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02092152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Electromagnetic Wave Coupling in Tokamak Plasma with Fishnet Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rustomji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chmiaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of materials for fusion and space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, page 426-430. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.208-216. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and construction of the first ELM resilient long pulse ICRH antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES – Chalmers – IAP – ONERA - XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715703043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor threshold sensitivity to total electron emission yield in small gap waveguide structure and TEEY models accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (123118), 7 p. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial proximity effects on the excitation of Sheath RF Voltages by evanescent Slow Waves in the Ion Cyclotron Range of Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Plasma Physics and Controlled Fusion, 59 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/59/2/025014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01431719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Tests of 500kW RF Windows for the ITER LHCD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D activities on RF contacts for the ITER ion cyclotron resonance heating launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Available online 21 April 2015. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01144581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on lower hybrid current drive and implications for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (7), pp.073004. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D modeling of wave propagation in cold magnetized plasma near the Tore Supra ICRH antenna relying on the perfecly matched layer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (11), </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/55/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of a 5GHz TE10–TE30 mode converter mock-up for the lower hybrid antenna proposed for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid antennas for nuclear fusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Soon Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Balorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6205828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF modeling of the ITER-relevant lower hybrid antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Ceccuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOHA: an Advanced LOwer Hybrid Antenna coupling code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.125010. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/12/125010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of lower hybrid antennas using the ALOHA code and comparisons with Tore Supra experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2-6), pp.953-955. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02463128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING TUNGSTEN ACCUMULATION DURING ICRH OPERATION ON WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03736601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the effect of dc electric field on the multipactor discharge threshold of Parallel-Plate Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Duran-Venegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM 2022 - The International Workshop on Multipactor, Corona and Passive Intermodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Power Margins Modelling of the WEST ICRH Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Topical Conference on Radio-frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower hybrid current drive in conditions of an unbridgeable spectral gap by toroidal refraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRH coupling optimization and impurity behavior in EAST and WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd topical conference on radiofrequency power in plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02479171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Network Analysis of the WEST ICRH Antenna with the Open-Source Python scikit-rf Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations and first plasma operation of the WEST load-resilient actively cooled ICRF launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02470093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Application of Ion Cyclotron Resonant Frequency Waves on WEST Plasma Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, HEFEI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02477474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTOMAC: towards a realistic secondary and backscattered emission model for the multipactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Pulsed Power and Plasma Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of electron emission properties under magnetic field for copper samples: effect of the surface morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of work function on the multipactor threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization, NEMO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-Chalmers-IAP-ONERA-XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL RF physics modelling in Europe, in support of ICRF experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd RF-Topical conference on applications of Radio frequency Power in plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of conductor materials used for spatial and fusion applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION ( MULCOPIM 2017 )MULCOPIM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled RF wave propagation and DC plasma biasing in the SOL of tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAFU CNRS-INRIA Summer School on Waves in Fusion Plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor in High Power Radio-Frequency Systems for Nuclear Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM (Multipactor, Corona and Passive Intermodulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor sensitivity to Total Electron Emission Yield and TEEY models accuracy, studies made with a small gap waveguide structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION (MULCOPIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion cyclotron resonance heating systems upgrade toward high power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO FREQUENCY POWER IN PLASMAS: 21ST TOPICAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01282954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Cyclotron Resonance Heating Systems Upgrade toward High Power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st RADIO FREQUENCY POWER IN PLASMAS Topical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and RF measurements of a 5 GHz 500 kW window for the ITER LHCD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Topical Conference on Radio Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Ion Cyclotron Antenna electrical model digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSSFE 2025 - Open-Source Software for Fusion Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Online, United States. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15053680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04998402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radiofrequency test bench for ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minondo Itziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Château de Hohenkammer, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational domain for the new 3MW/1000s ECRH System on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fonghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st joint workshop on electron cyclotron emission (ECE) and electron cyclotron resonance heating (ECRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Paul Lez Durance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03862748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fusion avec WEST - Jeux et coloriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02314868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Fusion Reactors from Extreme Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Aumeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications du formalisme des faisceaux gaussiens à la modélisation de l'interaction d'une onde électromagnétique avec un objet 3D complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Performances of High Power Radio-Frequency Systems in Magnetic Confinement Fusion Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasmas. Université Aix-Marseille, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03255024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.291666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Hillairet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur chercheur en radiofréquences et physicien des plasmas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1073-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123266386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3956-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">See my personnal webpage :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://julien.hillairet.free.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of the actively cooled ion cyclotron travelling wave array system for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.03003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05565929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radio-frequency test bench for the ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25th Topical Conference on Radio-Frequency Power in Plasmas (RFPPC2025) from May, 19 to May, 22, 2025 in the castle "Schloss Hohenkammer", Germany, 346, pp.03016. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten control in long pulse operation: feedback from WEST to ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Featuring the Invited Talks from the 50th EPS Conference on Plasma Physics, 8-12 July 2024, Salamanca, Spain, 67 (4), pp.045005. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/adba0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the RF sliding contact failure of the ICRH antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzhou Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.114543. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Thresholds Prediction for Geometries Subject to Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (3), pp.938 - 950. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2024.3372192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a PAM launcher at 4.6 GHz for a new LHCD system on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (3), pp.036017. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad22f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time capable modeling of ICRF heating on NSTX and WEST via machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Sánchez-Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Bethel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (9), pp.096039. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad645d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor predictions for ion cyclotron resonance heating antennas of the tokamak WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126054. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad0509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor-triggering powers’ modelling of a WEST ICRH antenna during RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2023.3268293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten accumulation during ion cyclotron resonance heating operation on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad09fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the edge modes and near fields of a travelling wave array antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Milanesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126044. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad02a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conceptual studies of a travelling wave array antenna for the EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb1d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on recent progress in ion cyclotron range of frequency systems, experiments and modelling for magnetic confinement fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00116-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04017330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TWA concept from DEMO to the high power mock-up for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194 (9), pp.030014. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0163430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic potential based formulation for linear and non-linear 3D RF sheath simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aca6f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04788658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results of the PAM LHCD launcher at 2.45 GHz on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (9), pp.096014. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ace9eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of lower hybrid current drive systems for high-power and long-pulse operation on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.4102 - 4110. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical and theoretical study of the multipactor appearance in the presence of a DC parallel electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.025022. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scikit-rf: An open source Python package for microwave network creation, analysis and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Arsenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Forsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2021.3117139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wave coupling, plasma heating and characterization of induced plasma-material interactions in WEST L-mode discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.086027. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac0d11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST actively cooled load resilient ion Cyclotron Resonance Heating system results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03295388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic reconstruction of heat load on the first wall of Wendelstein 7-X due to ECRH shine-through power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.066002. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abebea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional Dionne model for multipactor simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.053512. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-assisted electrodeposition of Au–Co/WS2 self-lubricating coating from WS2 suspended cyanide electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 829, pp.154585. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travelling wave array system as solution for the ion cyclotron resonance frequencies heating of DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Eester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.016027. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab504a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02456851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITER Robots: Introducing School Students to Robotics and Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie André-Mitsialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Aspilcueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/ab5ce1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Hands-on for Nuclear Fusion Master Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/ab56df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Range Cold Magnetized Plasma Modelling in ANSYS HFSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01889312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of magnetron sputtered self-lubricating Au-Ni/a-C nano-composite coating on CuCrZr alloy substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 492, pp.540-549. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02171205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave array for DEMO with proof of principle on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.854-857. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02457110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scaling laws on tokamak reactor dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gaudimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.016010. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab48a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02378299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Electromagnetic Wave Coupling in Tokamak Plasma with Fishnet Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rustomji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chmiaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02092152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency and Mechanical Tests of Silver Coated CuCrZr Contacts for the ITER Ion Cyclotron Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.208-216. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of materials for fusion and space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, page 426-430. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and construction of the first ELM resilient long pulse ICRH antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES – Chalmers – IAP – ONERA - XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715703043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor threshold sensitivity to total electron emission yield in small gap waveguide structure and TEEY models accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (123118), 7 p. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial proximity effects on the excitation of Sheath RF Voltages by evanescent Slow Waves in the Ion Cyclotron Range of Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Plasma Physics and Controlled Fusion, 59 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/59/2/025014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01431719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D activities on RF contacts for the ITER ion cyclotron resonance heating launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Available online 21 April 2015. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01144581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Tests of 500kW RF Windows for the ITER LHCD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D modeling of wave propagation in cold magnetized plasma near the Tore Supra ICRH antenna relying on the perfecly matched layer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (11), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/55/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on lower hybrid current drive and implications for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (7), pp.073004. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid antennas for nuclear fusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Soon Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Balorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6205828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of a 5GHz TE10–TE30 mode converter mock-up for the lower hybrid antenna proposed for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF modeling of the ITER-relevant lower hybrid antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Ceccuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOHA: an Advanced LOwer Hybrid Antenna coupling code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.125010. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/12/125010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of lower hybrid antennas using the ALOHA code and comparisons with Tore Supra experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2-6), pp.953-955. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02463128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING TUNGSTEN ACCUMULATION DURING ICRH OPERATION ON WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03736601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the effect of dc electric field on the multipactor discharge threshold of Parallel-Plate Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Duran-Venegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM 2022 - The International Workshop on Multipactor, Corona and Passive Intermodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Power Margins Modelling of the WEST ICRH Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Topical Conference on Radio-frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower hybrid current drive in conditions of an unbridgeable spectral gap by toroidal refraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRH coupling optimization and impurity behavior in EAST and WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd topical conference on radiofrequency power in plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02479171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Network Analysis of the WEST ICRH Antenna with the Open-Source Python scikit-rf Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations and first plasma operation of the WEST load-resilient actively cooled ICRF launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02470093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Application of Ion Cyclotron Resonant Frequency Waves on WEST Plasma Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, HEFEI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02477474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTOMAC: towards a realistic secondary and backscattered emission model for the multipactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Pulsed Power and Plasma Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of electron emission properties under magnetic field for copper samples: effect of the surface morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of work function on the multipactor threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization, NEMO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor sensitivity to Total Electron Emission Yield and TEEY models accuracy, studies made with a small gap waveguide structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION (MULCOPIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL RF physics modelling in Europe, in support of ICRF experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd RF-Topical conference on applications of Radio frequency Power in plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-Chalmers-IAP-ONERA-XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of conductor materials used for spatial and fusion applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION ( MULCOPIM 2017 )MULCOPIM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled RF wave propagation and DC plasma biasing in the SOL of tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAFU CNRS-INRIA Summer School on Waves in Fusion Plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor in High Power Radio-Frequency Systems for Nuclear Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM (Multipactor, Corona and Passive Intermodulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion cyclotron resonance heating systems upgrade toward high power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO FREQUENCY POWER IN PLASMAS: 21ST TOPICAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01282954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Cyclotron Resonance Heating Systems Upgrade toward High Power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st RADIO FREQUENCY POWER IN PLASMAS Topical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and RF measurements of a 5 GHz 500 kW window for the ITER LHCD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Topical Conference on Radio Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Ion Cyclotron Antenna electrical model digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSSFE 2025 - Open-Source Software for Fusion Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Online, United States. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15053680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04998402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radiofrequency test bench for ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minondo Itziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Château de Hohenkammer, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational domain for the new 3MW/1000s ECRH System on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fonghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st joint workshop on electron cyclotron emission (ECE) and electron cyclotron resonance heating (ECRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Paul Lez Durance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03862748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Fusion Reactors from Extreme Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Aumeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fusion avec WEST - Jeux et coloriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02314868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications du formalisme des faisceaux gaussiens à la modélisation de l'interaction d'une onde électromagnétique avec un objet 3D complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Performances of High Power Radio-Frequency Systems in Magnetic Confinement Fusion Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasmas. Université Aix-Marseille, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03255024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7B446D4"/>
+    <w:nsid w:val="D2AD7316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1073-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123266386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3956-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julien.hillairet.free.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birlan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calarco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519118v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Afonin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adba0d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Al Hajj Sleiman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2024.3372192" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmu Shi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhou Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Zhao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad22f4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Villar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bethel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad645d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milanesio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad02a9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb1d3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04017330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00116-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Angioni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad09fd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bader" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163430" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04788658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aca6f9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Wu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ace9eb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad0509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3268293" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pla&#231;ais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062499" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03410226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arsenovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Anderson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Forsten" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2021.3117139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778504v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2022.06.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03295388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mollard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Delaplanche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1759" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lerche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0d11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652892v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moseev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abebea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02456851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Eester" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab504a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;-Mitsialis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aspilcueta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alfonsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/ab5ce1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472458v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004076" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02457110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.097" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Achard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ragona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab56df" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01889312v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02378299v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duchateau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gaudimont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab48a5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612956v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lombard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delaplanche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vulliez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786013v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdeddaim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmiaa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24250-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.039" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037807v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaplanche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.05.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorolla" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Semenov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Rakova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715703043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445903v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972571" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01431719v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Feng Lu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jacquot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/59/2/025014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132548v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Faure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delpech" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144581v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Argouarch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bamber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beaumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.04.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bae" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287087v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/11/115004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rasio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.01.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Soon Bae" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Balorin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205828" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459956v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marfisi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005510v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Ekedahl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kazda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/12/125010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02463128v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meneghini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.058" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03736601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Angioni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936397v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Duran-Venegas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Youssefi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinigaglia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850599v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03521200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peysson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479171v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459571v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02470093v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02477474v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487023v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178633v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262204v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Anderson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746652v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Puech" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583696v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612959v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746656v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01282954v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936512" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142194v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132534v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dechambre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ekedahl" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864591" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04998402v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ossfe.github.io/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15053680" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468870v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minondo Itziar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03862748v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fonghetti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02314868v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258429v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03255024v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1073-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123266386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3956-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julien.hillairet.free.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05565929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ragona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Batal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calarco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519118v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Afonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adba0d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmu Shi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhou Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Al Hajj Sleiman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2024.3372192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad22f4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Villar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bethel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad645d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad0509" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3268293" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Angioni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad09fd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milanesio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad02a9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb1d3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04017330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00116-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163430" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04788658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aca6f9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ace9eb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2022.06.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pla&#231;ais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062499" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03410226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arsenovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Anderson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Forsten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riess" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2021.3117139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lerche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0d11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03295388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mollard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Delaplanche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1759" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moseev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abebea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472458v4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02456851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Eester" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab504a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455442v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;-Mitsialis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aspilcueta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alfonsi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/ab5ce1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Achard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab56df" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01889312v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02457110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.097" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02378299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duchateau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gaudimont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab48a5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdeddaim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmiaa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24250-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612956v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lombard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delaplanche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vulliez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.047" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaplanche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.05.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorolla" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Semenov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Rakova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715703043" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972571" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01431719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Feng Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jacquot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/59/2/025014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144581v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Argouarch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bamber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beaumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.04.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132548v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Faure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delpech" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.065" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287087v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/11/115004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bae" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Soon Bae" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Balorin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205828" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459704v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rasio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.01.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459956v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marfisi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005510v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Ekedahl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kazda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/12/125010" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02463128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meneghini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.058" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03736601v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Angioni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Duran-Venegas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Youssefi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinigaglia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03521200v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peysson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02470093v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02477474v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487023v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178633v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262204v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746656v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Puech" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845360v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Anderson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583696v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612959v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01282954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936512" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142194v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132534v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dechambre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ekedahl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864591" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04998402v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ossfe.github.io/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15053680" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468870v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minondo Itziar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03862748v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fonghetti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02314868v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258429v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03255024v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>