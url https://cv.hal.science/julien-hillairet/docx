--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.291666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Hillairet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur chercheur en radiofréquences et physicien des plasmas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1073-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123266386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3956-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">See my personnal webpage :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://julien.hillairet.free.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of the actively cooled ion cyclotron travelling wave array system for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.03003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05565929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radio-frequency test bench for the ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25th Topical Conference on Radio-Frequency Power in Plasmas (RFPPC2025) from May, 19 to May, 22, 2025 in the castle "Schloss Hohenkammer", Germany, 346, pp.03016. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten control in long pulse operation: feedback from WEST to ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Featuring the Invited Talks from the 50th EPS Conference on Plasma Physics, 8-12 July 2024, Salamanca, Spain, 67 (4), pp.045005. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/adba0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the RF sliding contact failure of the ICRH antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzhou Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.114543. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Thresholds Prediction for Geometries Subject to Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (3), pp.938 - 950. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2024.3372192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a PAM launcher at 4.6 GHz for a new LHCD system on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (3), pp.036017. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad22f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time capable modeling of ICRF heating on NSTX and WEST via machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Sánchez-Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Bethel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (9), pp.096039. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad645d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor predictions for ion cyclotron resonance heating antennas of the tokamak WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126054. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad0509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor-triggering powers’ modelling of a WEST ICRH antenna during RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2023.3268293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten accumulation during ion cyclotron resonance heating operation on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad09fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the edge modes and near fields of a travelling wave array antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Milanesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126044. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad02a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conceptual studies of a travelling wave array antenna for the EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb1d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on recent progress in ion cyclotron range of frequency systems, experiments and modelling for magnetic confinement fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00116-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04017330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TWA concept from DEMO to the high power mock-up for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194 (9), pp.030014. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0163430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic potential based formulation for linear and non-linear 3D RF sheath simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aca6f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04788658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results of the PAM LHCD launcher at 2.45 GHz on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (9), pp.096014. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ace9eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of lower hybrid current drive systems for high-power and long-pulse operation on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.4102 - 4110. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical and theoretical study of the multipactor appearance in the presence of a DC parallel electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.025022. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scikit-rf: An open source Python package for microwave network creation, analysis and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Arsenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Forsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2021.3117139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wave coupling, plasma heating and characterization of induced plasma-material interactions in WEST L-mode discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.086027. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac0d11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST actively cooled load resilient ion Cyclotron Resonance Heating system results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03295388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic reconstruction of heat load on the first wall of Wendelstein 7-X due to ECRH shine-through power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.066002. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abebea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional Dionne model for multipactor simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.053512. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-assisted electrodeposition of Au–Co/WS2 self-lubricating coating from WS2 suspended cyanide electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 829, pp.154585. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travelling wave array system as solution for the ion cyclotron resonance frequencies heating of DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Eester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.016027. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab504a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02456851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITER Robots: Introducing School Students to Robotics and Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie André-Mitsialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Aspilcueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/ab5ce1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Hands-on for Nuclear Fusion Master Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/ab56df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Range Cold Magnetized Plasma Modelling in ANSYS HFSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01889312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of magnetron sputtered self-lubricating Au-Ni/a-C nano-composite coating on CuCrZr alloy substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 492, pp.540-549. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02171205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave array for DEMO with proof of principle on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.854-857. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02457110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scaling laws on tokamak reactor dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gaudimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.016010. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab48a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02378299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Electromagnetic Wave Coupling in Tokamak Plasma with Fishnet Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rustomji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chmiaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02092152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency and Mechanical Tests of Silver Coated CuCrZr Contacts for the ITER Ion Cyclotron Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.208-216. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of materials for fusion and space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, page 426-430. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and construction of the first ELM resilient long pulse ICRH antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES – Chalmers – IAP – ONERA - XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715703043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor threshold sensitivity to total electron emission yield in small gap waveguide structure and TEEY models accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (123118), 7 p. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial proximity effects on the excitation of Sheath RF Voltages by evanescent Slow Waves in the Ion Cyclotron Range of Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Plasma Physics and Controlled Fusion, 59 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/59/2/025014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01431719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D activities on RF contacts for the ITER ion cyclotron resonance heating launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Available online 21 April 2015. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01144581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Tests of 500kW RF Windows for the ITER LHCD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D modeling of wave propagation in cold magnetized plasma near the Tore Supra ICRH antenna relying on the perfecly matched layer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (11), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/55/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on lower hybrid current drive and implications for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (7), pp.073004. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid antennas for nuclear fusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Soon Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Balorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6205828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of a 5GHz TE10–TE30 mode converter mock-up for the lower hybrid antenna proposed for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF modeling of the ITER-relevant lower hybrid antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Ceccuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOHA: an Advanced LOwer Hybrid Antenna coupling code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.125010. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/12/125010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of lower hybrid antennas using the ALOHA code and comparisons with Tore Supra experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2-6), pp.953-955. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02463128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING TUNGSTEN ACCUMULATION DURING ICRH OPERATION ON WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03736601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the effect of dc electric field on the multipactor discharge threshold of Parallel-Plate Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Duran-Venegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM 2022 - The International Workshop on Multipactor, Corona and Passive Intermodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Power Margins Modelling of the WEST ICRH Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Topical Conference on Radio-frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower hybrid current drive in conditions of an unbridgeable spectral gap by toroidal refraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRH coupling optimization and impurity behavior in EAST and WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd topical conference on radiofrequency power in plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02479171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Network Analysis of the WEST ICRH Antenna with the Open-Source Python scikit-rf Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations and first plasma operation of the WEST load-resilient actively cooled ICRF launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02470093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Application of Ion Cyclotron Resonant Frequency Waves on WEST Plasma Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, HEFEI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02477474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTOMAC: towards a realistic secondary and backscattered emission model for the multipactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Pulsed Power and Plasma Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of electron emission properties under magnetic field for copper samples: effect of the surface morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of work function on the multipactor threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization, NEMO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor sensitivity to Total Electron Emission Yield and TEEY models accuracy, studies made with a small gap waveguide structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION (MULCOPIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL RF physics modelling in Europe, in support of ICRF experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd RF-Topical conference on applications of Radio frequency Power in plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-Chalmers-IAP-ONERA-XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of conductor materials used for spatial and fusion applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION ( MULCOPIM 2017 )MULCOPIM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled RF wave propagation and DC plasma biasing in the SOL of tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAFU CNRS-INRIA Summer School on Waves in Fusion Plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor in High Power Radio-Frequency Systems for Nuclear Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM (Multipactor, Corona and Passive Intermodulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion cyclotron resonance heating systems upgrade toward high power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO FREQUENCY POWER IN PLASMAS: 21ST TOPICAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01282954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Cyclotron Resonance Heating Systems Upgrade toward High Power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st RADIO FREQUENCY POWER IN PLASMAS Topical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and RF measurements of a 5 GHz 500 kW window for the ITER LHCD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Topical Conference on Radio Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Ion Cyclotron Antenna electrical model digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSSFE 2025 - Open-Source Software for Fusion Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Online, United States. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15053680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04998402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radiofrequency test bench for ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minondo Itziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Château de Hohenkammer, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational domain for the new 3MW/1000s ECRH System on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fonghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st joint workshop on electron cyclotron emission (ECE) and electron cyclotron resonance heating (ECRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Paul Lez Durance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03862748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Fusion Reactors from Extreme Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Aumeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fusion avec WEST - Jeux et coloriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02314868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications du formalisme des faisceaux gaussiens à la modélisation de l'interaction d'une onde électromagnétique avec un objet 3D complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Performances of High Power Radio-Frequency Systems in Magnetic Confinement Fusion Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasmas. Université Aix-Marseille, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03255024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.291666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Hillairet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur chercheur en radiofréquences et physicien des plasmas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1073-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123266386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3956-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">See my personnal webpage :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://julien.hillairet.free.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of the actively cooled ion cyclotron travelling wave array system for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.03003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05565929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radio-frequency test bench for the ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25th Topical Conference on Radio-Frequency Power in Plasmas (RFPPC2025) from May, 19 to May, 22, 2025 in the castle "Schloss Hohenkammer", Germany, 346, pp.03016. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten control in long pulse operation: feedback from WEST to ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Featuring the Invited Talks from the 50th EPS Conference on Plasma Physics, 8-12 July 2024, Salamanca, Spain, 67 (4), pp.045005. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/adba0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the RF sliding contact failure of the ICRH antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzhou Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.114543. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Thresholds Prediction for Geometries Subject to Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (3), pp.938 - 950. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2024.3372192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a PAM launcher at 4.6 GHz for a new LHCD system on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (3), pp.036017. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad22f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time capable modeling of ICRF heating on NSTX and WEST via machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Sánchez-Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Bethel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (9), pp.096039. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad645d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the edge modes and near fields of a travelling wave array antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Milanesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126044. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad02a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conceptual studies of a travelling wave array antenna for the EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb1d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on recent progress in ion cyclotron range of frequency systems, experiments and modelling for magnetic confinement fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00116-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04017330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten accumulation during ion cyclotron resonance heating operation on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad09fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TWA concept from DEMO to the high power mock-up for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194 (9), pp.030014. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0163430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic potential based formulation for linear and non-linear 3D RF sheath simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aca6f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04788658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results of the PAM LHCD launcher at 2.45 GHz on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (9), pp.096014. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ace9eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor-triggering powers’ modelling of a WEST ICRH antenna during RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2023.3268293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor predictions for ion cyclotron resonance heating antennas of the tokamak WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126054. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad0509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical and theoretical study of the multipactor appearance in the presence of a DC parallel electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.025022. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scikit-rf: An open source Python package for microwave network creation, analysis and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Arsenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Forsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2021.3117139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of lower hybrid current drive systems for high-power and long-pulse operation on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.4102 - 4110. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wave coupling, plasma heating and characterization of induced plasma-material interactions in WEST L-mode discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.086027. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac0d11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST actively cooled load resilient ion Cyclotron Resonance Heating system results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03295388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic reconstruction of heat load on the first wall of Wendelstein 7-X due to ECRH shine-through power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.066002. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abebea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-assisted electrodeposition of Au–Co/WS2 self-lubricating coating from WS2 suspended cyanide electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 829, pp.154585. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travelling wave array system as solution for the ion cyclotron resonance frequencies heating of DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Eester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.016027. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab504a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02456851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITER Robots: Introducing School Students to Robotics and Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie André-Mitsialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Aspilcueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/ab5ce1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional Dionne model for multipactor simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.053512. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Hands-on for Nuclear Fusion Master Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/ab56df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Range Cold Magnetized Plasma Modelling in ANSYS HFSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01889312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of magnetron sputtered self-lubricating Au-Ni/a-C nano-composite coating on CuCrZr alloy substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 492, pp.540-549. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02171205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave array for DEMO with proof of principle on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.854-857. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02457110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scaling laws on tokamak reactor dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gaudimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.016010. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab48a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02378299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency and Mechanical Tests of Silver Coated CuCrZr Contacts for the ITER Ion Cyclotron Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02092152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Electromagnetic Wave Coupling in Tokamak Plasma with Fishnet Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rustomji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chmiaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of materials for fusion and space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, page 426-430. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.208-216. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and construction of the first ELM resilient long pulse ICRH antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES – Chalmers – IAP – ONERA - XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715703043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor threshold sensitivity to total electron emission yield in small gap waveguide structure and TEEY models accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (123118), 7 p. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial proximity effects on the excitation of Sheath RF Voltages by evanescent Slow Waves in the Ion Cyclotron Range of Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Plasma Physics and Controlled Fusion, 59 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/59/2/025014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01431719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D activities on RF contacts for the ITER ion cyclotron resonance heating launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Available online 21 April 2015. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01144581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Tests of 500kW RF Windows for the ITER LHCD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on lower hybrid current drive and implications for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (7), pp.073004. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D modeling of wave propagation in cold magnetized plasma near the Tore Supra ICRH antenna relying on the perfecly matched layer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (11), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/55/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of a 5GHz TE10–TE30 mode converter mock-up for the lower hybrid antenna proposed for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid antennas for nuclear fusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Soon Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Balorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6205828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF modeling of the ITER-relevant lower hybrid antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Ceccuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOHA: an Advanced LOwer Hybrid Antenna coupling code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.125010. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/12/125010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of lower hybrid antennas using the ALOHA code and comparisons with Tore Supra experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2-6), pp.953-955. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02463128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING TUNGSTEN ACCUMULATION DURING ICRH OPERATION ON WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03736601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the effect of dc electric field on the multipactor discharge threshold of Parallel-Plate Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Duran-Venegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM 2022 - The International Workshop on Multipactor, Corona and Passive Intermodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Power Margins Modelling of the WEST ICRH Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Topical Conference on Radio-frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower hybrid current drive in conditions of an unbridgeable spectral gap by toroidal refraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRH coupling optimization and impurity behavior in EAST and WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd topical conference on radiofrequency power in plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02479171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Network Analysis of the WEST ICRH Antenna with the Open-Source Python scikit-rf Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations and first plasma operation of the WEST load-resilient actively cooled ICRF launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02470093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Application of Ion Cyclotron Resonant Frequency Waves on WEST Plasma Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, HEFEI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02477474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTOMAC: towards a realistic secondary and backscattered emission model for the multipactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Pulsed Power and Plasma Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of electron emission properties under magnetic field for copper samples: effect of the surface morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of work function on the multipactor threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization, NEMO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL RF physics modelling in Europe, in support of ICRF experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd RF-Topical conference on applications of Radio frequency Power in plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-Chalmers-IAP-ONERA-XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of conductor materials used for spatial and fusion applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION ( MULCOPIM 2017 )MULCOPIM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled RF wave propagation and DC plasma biasing in the SOL of tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAFU CNRS-INRIA Summer School on Waves in Fusion Plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor in High Power Radio-Frequency Systems for Nuclear Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM (Multipactor, Corona and Passive Intermodulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor sensitivity to Total Electron Emission Yield and TEEY models accuracy, studies made with a small gap waveguide structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION (MULCOPIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion cyclotron resonance heating systems upgrade toward high power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO FREQUENCY POWER IN PLASMAS: 21ST TOPICAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01282954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Cyclotron Resonance Heating Systems Upgrade toward High Power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st RADIO FREQUENCY POWER IN PLASMAS Topical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and RF measurements of a 5 GHz 500 kW window for the ITER LHCD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Topical Conference on Radio Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Ion Cyclotron Antenna electrical model digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSSFE 2025 - Open-Source Software for Fusion Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Online, United States. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15053680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04998402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radiofrequency test bench for ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minondo Itziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Château de Hohenkammer, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational domain for the new 3MW/1000s ECRH System on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fonghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st joint workshop on electron cyclotron emission (ECE) and electron cyclotron resonance heating (ECRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Paul Lez Durance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03862748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fusion avec WEST - Jeux et coloriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02314868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Fusion Reactors from Extreme Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Aumeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications du formalisme des faisceaux gaussiens à la modélisation de l'interaction d'une onde électromagnétique avec un objet 3D complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Performances of High Power Radio-Frequency Systems in Magnetic Confinement Fusion Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasmas. Université Aix-Marseille, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03255024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2AD7316"/>
+    <w:nsid w:val="AF6FE889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1073-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123266386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3956-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julien.hillairet.free.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05565929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ragona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Batal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calarco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519118v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Afonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adba0d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmu Shi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhou Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Al Hajj Sleiman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2024.3372192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad22f4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Villar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bethel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad645d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad0509" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3268293" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Angioni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad09fd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milanesio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad02a9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb1d3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04017330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00116-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163430" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04788658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aca6f9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ace9eb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2022.06.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pla&#231;ais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062499" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03410226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arsenovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Anderson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Forsten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riess" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2021.3117139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lerche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0d11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03295388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mollard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Delaplanche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1759" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moseev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abebea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472458v4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02456851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Eester" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab504a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455442v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;-Mitsialis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aspilcueta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alfonsi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/ab5ce1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Achard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab56df" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01889312v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02457110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.097" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02378299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duchateau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gaudimont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab48a5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdeddaim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmiaa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24250-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612956v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lombard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delaplanche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vulliez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.047" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaplanche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.05.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorolla" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Semenov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Rakova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715703043" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972571" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01431719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Feng Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jacquot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/59/2/025014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144581v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Argouarch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bamber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beaumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.04.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132548v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Faure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delpech" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.065" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287087v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/11/115004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bae" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Soon Bae" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Balorin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205828" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459704v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rasio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.01.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459956v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marfisi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005510v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Ekedahl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kazda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/12/125010" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02463128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meneghini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.058" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03736601v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Angioni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Duran-Venegas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Youssefi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinigaglia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03521200v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peysson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02470093v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02477474v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487023v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178633v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262204v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746656v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Puech" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845360v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Anderson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583696v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612959v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01282954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936512" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142194v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132534v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dechambre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ekedahl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864591" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04998402v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ossfe.github.io/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15053680" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468870v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minondo Itziar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03862748v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fonghetti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02314868v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258429v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03255024v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1073-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123266386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3956-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julien.hillairet.free.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05565929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ragona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Batal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calarco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519118v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Afonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adba0d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmu Shi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhou Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Al Hajj Sleiman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2024.3372192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad22f4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Villar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bethel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad645d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milanesio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad02a9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb1d3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04017330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00116-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Angioni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad09fd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bader" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163430" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04788658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aca6f9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ace9eb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3268293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad0509" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pla&#231;ais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062499" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03410226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arsenovic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Forsten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riess" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2021.3117139" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778504v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2022.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lerche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0d11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03295388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mollard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Delaplanche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1759" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moseev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abebea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02456851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Eester" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab504a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;-Mitsialis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aspilcueta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alfonsi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/ab5ce1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472458v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004076" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Achard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab56df" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01889312v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02457110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.097" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02378299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duchateau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gaudimont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab48a5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612956v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lombard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delaplanche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vulliez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdeddaim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmiaa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24250-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727806v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaplanche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.05.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorolla" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Semenov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Rakova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715703043" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972571" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01431719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Feng Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jacquot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/59/2/025014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144581v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Argouarch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bamber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beaumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.04.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132548v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Faure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delpech" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.065" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bae" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287087v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/11/115004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459704v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rasio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Soon Bae" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Balorin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205828" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459956v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marfisi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005510v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Ekedahl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kazda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/12/125010" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02463128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meneghini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.058" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03736601v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Angioni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Duran-Venegas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Youssefi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinigaglia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03521200v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peysson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459571v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02470093v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02477474v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487023v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178633v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262204v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583170v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845360v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Anderson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746652v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Puech" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583696v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746656v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01282954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936512" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142194v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132534v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dechambre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ekedahl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864591" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04998402v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ossfe.github.io/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15053680" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468870v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minondo Itziar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03862748v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fonghetti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02314868v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258429v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03255024v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>