--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.291666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Hillairet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur chercheur en radiofréquences et physicien des plasmas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1073-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123266386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3956-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">See my personnal webpage :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://julien.hillairet.free.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of the actively cooled ion cyclotron travelling wave array system for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.03003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05565929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radio-frequency test bench for the ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25th Topical Conference on Radio-Frequency Power in Plasmas (RFPPC2025) from May, 19 to May, 22, 2025 in the castle "Schloss Hohenkammer", Germany, 346, pp.03016. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten control in long pulse operation: feedback from WEST to ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Featuring the Invited Talks from the 50th EPS Conference on Plasma Physics, 8-12 July 2024, Salamanca, Spain, 67 (4), pp.045005. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/adba0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the RF sliding contact failure of the ICRH antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzhou Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.114543. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Thresholds Prediction for Geometries Subject to Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (3), pp.938 - 950. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2024.3372192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a PAM launcher at 4.6 GHz for a new LHCD system on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (3), pp.036017. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad22f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time capable modeling of ICRF heating on NSTX and WEST via machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Sánchez-Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Bethel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (9), pp.096039. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad645d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the edge modes and near fields of a travelling wave array antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Milanesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126044. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad02a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conceptual studies of a travelling wave array antenna for the EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb1d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on recent progress in ion cyclotron range of frequency systems, experiments and modelling for magnetic confinement fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00116-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04017330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten accumulation during ion cyclotron resonance heating operation on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad09fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TWA concept from DEMO to the high power mock-up for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194 (9), pp.030014. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0163430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic potential based formulation for linear and non-linear 3D RF sheath simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aca6f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04788658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results of the PAM LHCD launcher at 2.45 GHz on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (9), pp.096014. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ace9eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor-triggering powers’ modelling of a WEST ICRH antenna during RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2023.3268293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor predictions for ion cyclotron resonance heating antennas of the tokamak WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126054. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad0509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical and theoretical study of the multipactor appearance in the presence of a DC parallel electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.025022. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scikit-rf: An open source Python package for microwave network creation, analysis and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Arsenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Forsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2021.3117139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of lower hybrid current drive systems for high-power and long-pulse operation on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.4102 - 4110. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wave coupling, plasma heating and characterization of induced plasma-material interactions in WEST L-mode discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.086027. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac0d11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST actively cooled load resilient ion Cyclotron Resonance Heating system results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03295388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic reconstruction of heat load on the first wall of Wendelstein 7-X due to ECRH shine-through power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.066002. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abebea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-assisted electrodeposition of Au–Co/WS2 self-lubricating coating from WS2 suspended cyanide electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 829, pp.154585. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travelling wave array system as solution for the ion cyclotron resonance frequencies heating of DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Eester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.016027. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab504a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02456851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITER Robots: Introducing School Students to Robotics and Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie André-Mitsialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Aspilcueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/ab5ce1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional Dionne model for multipactor simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.053512. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Hands-on for Nuclear Fusion Master Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/ab56df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Range Cold Magnetized Plasma Modelling in ANSYS HFSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01889312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of magnetron sputtered self-lubricating Au-Ni/a-C nano-composite coating on CuCrZr alloy substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 492, pp.540-549. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02171205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave array for DEMO with proof of principle on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.854-857. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02457110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scaling laws on tokamak reactor dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gaudimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.016010. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab48a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02378299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency and Mechanical Tests of Silver Coated CuCrZr Contacts for the ITER Ion Cyclotron Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02092152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Electromagnetic Wave Coupling in Tokamak Plasma with Fishnet Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rustomji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chmiaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of materials for fusion and space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, page 426-430. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.208-216. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and construction of the first ELM resilient long pulse ICRH antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES – Chalmers – IAP – ONERA - XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715703043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor threshold sensitivity to total electron emission yield in small gap waveguide structure and TEEY models accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (123118), 7 p. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial proximity effects on the excitation of Sheath RF Voltages by evanescent Slow Waves in the Ion Cyclotron Range of Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Plasma Physics and Controlled Fusion, 59 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/59/2/025014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01431719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D activities on RF contacts for the ITER ion cyclotron resonance heating launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Available online 21 April 2015. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01144581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Tests of 500kW RF Windows for the ITER LHCD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on lower hybrid current drive and implications for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (7), pp.073004. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D modeling of wave propagation in cold magnetized plasma near the Tore Supra ICRH antenna relying on the perfecly matched layer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (11), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/55/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of a 5GHz TE10–TE30 mode converter mock-up for the lower hybrid antenna proposed for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid antennas for nuclear fusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Soon Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Balorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6205828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF modeling of the ITER-relevant lower hybrid antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Ceccuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOHA: an Advanced LOwer Hybrid Antenna coupling code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.125010. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/12/125010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of lower hybrid antennas using the ALOHA code and comparisons with Tore Supra experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2-6), pp.953-955. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02463128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING TUNGSTEN ACCUMULATION DURING ICRH OPERATION ON WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03736601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the effect of dc electric field on the multipactor discharge threshold of Parallel-Plate Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Duran-Venegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM 2022 - The International Workshop on Multipactor, Corona and Passive Intermodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Power Margins Modelling of the WEST ICRH Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Topical Conference on Radio-frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower hybrid current drive in conditions of an unbridgeable spectral gap by toroidal refraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRH coupling optimization and impurity behavior in EAST and WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd topical conference on radiofrequency power in plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02479171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Network Analysis of the WEST ICRH Antenna with the Open-Source Python scikit-rf Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations and first plasma operation of the WEST load-resilient actively cooled ICRF launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02470093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Application of Ion Cyclotron Resonant Frequency Waves on WEST Plasma Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, HEFEI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02477474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTOMAC: towards a realistic secondary and backscattered emission model for the multipactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Pulsed Power and Plasma Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of electron emission properties under magnetic field for copper samples: effect of the surface morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of work function on the multipactor threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization, NEMO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL RF physics modelling in Europe, in support of ICRF experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd RF-Topical conference on applications of Radio frequency Power in plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-Chalmers-IAP-ONERA-XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of conductor materials used for spatial and fusion applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION ( MULCOPIM 2017 )MULCOPIM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled RF wave propagation and DC plasma biasing in the SOL of tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAFU CNRS-INRIA Summer School on Waves in Fusion Plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor in High Power Radio-Frequency Systems for Nuclear Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM (Multipactor, Corona and Passive Intermodulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor sensitivity to Total Electron Emission Yield and TEEY models accuracy, studies made with a small gap waveguide structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION (MULCOPIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion cyclotron resonance heating systems upgrade toward high power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO FREQUENCY POWER IN PLASMAS: 21ST TOPICAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01282954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Cyclotron Resonance Heating Systems Upgrade toward High Power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st RADIO FREQUENCY POWER IN PLASMAS Topical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and RF measurements of a 5 GHz 500 kW window for the ITER LHCD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Topical Conference on Radio Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Ion Cyclotron Antenna electrical model digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSSFE 2025 - Open-Source Software for Fusion Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Online, United States. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15053680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04998402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radiofrequency test bench for ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minondo Itziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Château de Hohenkammer, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational domain for the new 3MW/1000s ECRH System on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fonghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st joint workshop on electron cyclotron emission (ECE) and electron cyclotron resonance heating (ECRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Paul Lez Durance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03862748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fusion avec WEST - Jeux et coloriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02314868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Fusion Reactors from Extreme Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Aumeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications du formalisme des faisceaux gaussiens à la modélisation de l'interaction d'une onde électromagnétique avec un objet 3D complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Performances of High Power Radio-Frequency Systems in Magnetic Confinement Fusion Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasmas. Université Aix-Marseille, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03255024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.291666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Hillairet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur chercheur en radiofréquences et physicien des plasmas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1073-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123266386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=iSJeI68AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3956-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">See my personnal webpage :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://julien.hillairet.free.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of the actively cooled ion cyclotron travelling wave array system for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.03003. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05565929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radio-frequency test bench for the ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25th Topical Conference on Radio-Frequency Power in Plasmas (RFPPC2025) from May, 19 to May, 22, 2025 in the castle "Schloss Hohenkammer", Germany, 346, pp.03016. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634603016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten control in long pulse operation: feedback from WEST to ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Featuring the Invited Talks from the 50th EPS Conference on Plasma Physics, 8-12 July 2024, Salamanca, Spain, 67 (4), pp.045005. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/adba0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Thresholds Prediction for Geometries Subject to Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (3), pp.938 - 950. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2024.3372192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the RF sliding contact failure of the ICRH antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzhou Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.114543. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a PAM launcher at 4.6 GHz for a new LHCD system on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (3), pp.036017. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad22f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time capable modeling of ICRF heating on NSTX and WEST via machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Sánchez-Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Bethel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (9), pp.096039. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad645d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the edge modes and near fields of a travelling wave array antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Milanesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126044. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad02a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conceptual studies of a travelling wave array antenna for the EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb1d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on recent progress in ion cyclotron range of frequency systems, experiments and modelling for magnetic confinement fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00116-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04017330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten accumulation during ion cyclotron resonance heating operation on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad09fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TWA concept from DEMO to the high power mock-up for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194 (9), pp.030014. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0163430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic potential based formulation for linear and non-linear 3D RF sheath simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aca6f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04788658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results of the PAM LHCD launcher at 2.45 GHz on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (9), pp.096014. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ace9eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04783184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor predictions for ion cyclotron resonance heating antennas of the tokamak WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (12), pp.126054. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad0509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor-triggering powers’ modelling of a WEST ICRH antenna during RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tps.2023.3268293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical and theoretical study of the multipactor appearance in the presence of a DC parallel electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.025022. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scikit-rf: An open source Python package for microwave network creation, analysis and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Arsenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Forsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2021.3117139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of lower hybrid current drive systems for high-power and long-pulse operation on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.4102 - 4110. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST actively cooled load resilient ion Cyclotron Resonance Heating system results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03295388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wave coupling, plasma heating and characterization of induced plasma-material interactions in WEST L-mode discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (8), pp.086027. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac0d11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic reconstruction of heat load on the first wall of Wendelstein 7-X due to ECRH shine-through power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.066002. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abebea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-assisted electrodeposition of Au–Co/WS2 self-lubricating coating from WS2 suspended cyanide electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 829, pp.154585. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travelling wave array system as solution for the ion cyclotron resonance frequencies heating of DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ongena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Eester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.016027. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab504a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02456851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITER Robots: Introducing School Students to Robotics and Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie André-Mitsialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Aspilcueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/ab5ce1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional Dionne model for multipactor simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.053512. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave array for DEMO with proof of principle on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.854-857. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02457110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Hands-on for Nuclear Fusion Master Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/ab56df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Range Cold Magnetized Plasma Modelling in ANSYS HFSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01889312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of magnetron sputtered self-lubricating Au-Ni/a-C nano-composite coating on CuCrZr alloy substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 492, pp.540-549. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02171205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scaling laws on tokamak reactor dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gaudimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.016010. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab48a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02378299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency and Mechanical Tests of Silver Coated CuCrZr Contacts for the ITER Ion Cyclotron Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02092152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Electromagnetic Wave Coupling in Tokamak Plasma with Fishnet Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rustomji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chmiaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of materials for fusion and space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, page 426-430. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.208-216. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and construction of the first ELM resilient long pulse ICRH antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES – Chalmers – IAP – ONERA - XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715703043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor threshold sensitivity to total electron emission yield in small gap waveguide structure and TEEY models accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (123118), 7 p. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial proximity effects on the excitation of Sheath RF Voltages by evanescent Slow Waves in the Ion Cyclotron Range of Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Plasma Physics and Controlled Fusion, 59 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/59/2/025014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01431719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Tests of 500kW RF Windows for the ITER LHCD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D activities on RF contacts for the ITER ion cyclotron resonance heating launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Available online 21 April 2015. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01144581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on lower hybrid current drive and implications for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (7), pp.073004. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D modeling of wave propagation in cold magnetized plasma near the Tore Supra ICRH antenna relying on the perfecly matched layer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (11), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/55/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of a 5GHz TE10–TE30 mode converter mock-up for the lower hybrid antenna proposed for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid antennas for nuclear fusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Soon Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Balorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6205828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF modeling of the ITER-relevant lower hybrid antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Ceccuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOHA: an Advanced LOwer Hybrid Antenna coupling code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.125010. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/12/125010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of lower hybrid antennas using the ALOHA code and comparisons with Tore Supra experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2-6), pp.953-955. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02463128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING TUNGSTEN ACCUMULATION DURING ICRH OPERATION ON WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03736601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the effect of dc electric field on the multipactor discharge threshold of Parallel-Plate Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Duran-Venegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM 2022 - The International Workshop on Multipactor, Corona and Passive Intermodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Power Margins Modelling of the WEST ICRH Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Belhaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Topical Conference on Radio-frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower hybrid current drive in conditions of an unbridgeable spectral gap by toroidal refraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRH coupling optimization and impurity behavior in EAST and WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd topical conference on radiofrequency power in plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02479171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Network Analysis of the WEST ICRH Antenna with the Open-Source Python scikit-rf Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations and first plasma operation of the WEST load-resilient actively cooled ICRF launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durodié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02470093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Application of Ion Cyclotron Resonant Frequency Waves on WEST Plasma Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Topical Conference on Radiofrequency Power in Plasmas (RFPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, HEFEI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02477474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTOMAC: towards a realistic secondary and backscattered emission model for the multipactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Pulsed Power and Plasma Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of electron emission properties under magnetic field for copper samples: effect of the surface morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of work function on the multipactor threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization, NEMO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-Chalmers-IAP-ONERA-XLIM activities in the domain of high RF power breakdown phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Sorolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Rakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL RF physics modelling in Europe, in support of ICRF experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd RF-Topical conference on applications of Radio frequency Power in plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled RF wave propagation and DC plasma biasing in the SOL of tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Křivská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAFU CNRS-INRIA Summer School on Waves in Fusion Plasmas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission under uniform magnetic field of conductor materials used for spatial and fusion applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION ( MULCOPIM 2017 )MULCOPIM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor in High Power Radio-Frequency Systems for Nuclear Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULCOPIM (Multipactor, Corona and Passive Intermodulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01612959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor sensitivity to Total Electron Emission Yield and TEEY models accuracy, studies made with a small gap waveguide structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION (MULCOPIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion cyclotron resonance heating systems upgrade toward high power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO FREQUENCY POWER IN PLASMAS: 21ST TOPICAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01282954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Cyclotron Resonance Heating Systems Upgrade toward High Power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st RADIO FREQUENCY POWER IN PLASMAS Topical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and RF measurements of a 5 GHz 500 kW window for the ITER LHCD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Topical Conference on Radio Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01132534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Ion Cyclotron Antenna electrical model digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSSFE 2025 - Open-Source Software for Fusion Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Online, United States. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15053680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04998402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an actively cooled radiofrequency test bench for ITER ICRF windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minondo Itziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Château de Hohenkammer, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational domain for the new 3MW/1000s ECRH System on WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fonghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st joint workshop on electron cyclotron emission (ECE) and electron cyclotron resonance heating (ECRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Paul Lez Durance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03862748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fusion avec WEST - Jeux et coloriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02314868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Fusion Reactors from Extreme Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Aumeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02455655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications du formalisme des faisceaux gaussiens à la modélisation de l'interaction d'une onde électromagnétique avec un objet 3D complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Performances of High Power Radio-Frequency Systems in Magnetic Confinement Fusion Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasmas. Université Aix-Marseille, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03255024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF6FE889"/>
+    <w:nsid w:val="E9678089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1073-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123266386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3956-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julien.hillairet.free.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05565929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ragona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Batal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calarco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519118v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Afonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adba0d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmu Shi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhou Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Al Hajj Sleiman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2024.3372192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad22f4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Villar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bethel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad645d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milanesio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad02a9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb1d3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04017330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00116-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Angioni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad09fd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bader" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163430" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04788658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aca6f9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ace9eb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3268293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad0509" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pla&#231;ais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062499" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03410226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arsenovic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Forsten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riess" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2021.3117139" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778504v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2022.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lerche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0d11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03295388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mollard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Delaplanche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1759" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moseev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abebea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02456851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Eester" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab504a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;-Mitsialis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aspilcueta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alfonsi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/ab5ce1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472458v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004076" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Achard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab56df" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01889312v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02457110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.097" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02378299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duchateau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gaudimont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab48a5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612956v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lombard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delaplanche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vulliez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdeddaim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmiaa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24250-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727806v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaplanche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.05.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorolla" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Semenov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Rakova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715703043" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972571" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01431719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Feng Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jacquot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/59/2/025014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144581v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Argouarch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bamber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beaumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.04.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132548v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Faure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delpech" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.065" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bae" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287087v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/11/115004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459704v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rasio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Soon Bae" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Balorin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205828" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459956v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marfisi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005510v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Ekedahl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kazda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/12/125010" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02463128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meneghini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.058" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03736601v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Angioni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Duran-Venegas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Youssefi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinigaglia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03521200v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peysson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459571v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02470093v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02477474v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487023v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178633v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262204v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583170v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845360v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Anderson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746652v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Puech" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583696v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746656v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01282954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936512" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142194v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132534v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dechambre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ekedahl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864591" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04998402v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ossfe.github.io/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15053680" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468870v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minondo Itziar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03862748v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fonghetti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02314868v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258429v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03255024v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1073-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123266386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=iSJeI68AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3956-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julien.hillairet.free.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05565929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ragona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Batal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calarco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634603016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519118v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Afonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adba0d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Al Hajj Sleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2024.3372192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmu Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhou Yu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114543" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad22f4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Villar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bethel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad645d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milanesio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad02a9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb1d3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04017330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00116-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Angioni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad09fd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163430" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04788658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aca6f9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ace9eb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad0509" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3268293" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pla&#231;ais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062499" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03410226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arsenovic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Anderson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Forsten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riess" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2021.3117139" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2022.06.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03295388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mollard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Bernard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Delaplanche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1759" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lerche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0d11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moseev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stange" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abebea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02456851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Eester" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab504a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;-Mitsialis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aspilcueta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alfonsi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/ab5ce1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472458v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004076" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02457110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delchambre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.097" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Achard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab56df" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01889312v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.108" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02378299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duchateau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gaudimont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab48a5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612956v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lombard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delaplanche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vulliez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdeddaim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmiaa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24250-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727806v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.039" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037807v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaplanche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.05.024" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845354v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorolla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Semenov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Rakova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715703043" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445903v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972571" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01431719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Feng Lu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jacquot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/59/2/025014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132548v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Faure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delpech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.065" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144581v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Argouarch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bamber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beaumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.04.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132512v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bae" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287087v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/11/115004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459704v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rasio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.01.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132520v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Soon Bae" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Balorin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205828" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459956v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marfisi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005510v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Ekedahl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kazda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/12/125010" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02463128v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meneghini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.058" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03736601v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Angioni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936397v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Duran-Venegas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Youssefi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinigaglia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03521200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peysson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479171v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459571v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02470093v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02477474v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487023v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178633v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262204v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845360v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Anderson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583170v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#345;ivsk&#225;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Puech" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01612959v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746656v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01282954v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhao" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936512" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142194v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01132534v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dechambre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ekedahl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864591" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04998402v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ossfe.github.io/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15053680" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468870v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minondo Itziar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03862748v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fonghetti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02314868v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258429v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03255024v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>