--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Husson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Professeur des Universités - IAE Metz school of management, CEREFIGE - Université LorraineTitulaire de la chaire santé - Université de Lorraine Directeur de l’IAE Metz school of management </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Université en sciences de gestion (2020) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maitre de conférences en sciences de gestion (2006 – 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’IAE Metz School of Management–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2011), IAE, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titulaire de la chaire « Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Management de la santé et Medico-Social »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la mention de Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Management Sectoriel et du Parcours Type « MOSS – Management des Organisations du Secteur Sanitaire, Social et Medico-social » : site de Metz (IAE Metz), site de Nancy (Institut de Formation des Cadres de Santé de Lorraine), site de Luxembourg (Chambre de Salariés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du DU « Manager Hospitalier de Proximité » - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateur du DU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Management des Organisations Sanitaires et Sociales&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président de l’Université Paul Verlaine Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chargé des Relations Entreprises – (2008-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Paul Verlaine Metz, 2008-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateurde </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Iseetech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Supérieur Européen de l’Entreprise et de ses Techniques - Fondation pour la recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES ACTIVITES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert judiciaire près la cour d’appel de Metz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diagnostic et stratégie d’entreprises (Depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditeur à l’IHEDN –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut des Hautes Etudes de la Défense Nationale, SR193, 2013 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’IHEDN Lorraine (AR 13), membre du comité de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseiller technique à la CCI de la Moselle, membre de l’assemblée consulaire (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant – expert :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> audit d’organisation, restructurations, évaluation de projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TITRES ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Habilitation à diriger des recherches en management, Université Paul Verlaine Metz, Novembre 2011 (Parrain : Christophe Schmitt)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Doctorat en Sciences de Gestion (Université Jean Moulin Lyon III) – Mention très honorable, félicitations du jury à l’unanimité – Lauréat du prix de thèse des amis de l’Université de Lyon (Directeur de thèse : Pr. JP Claveranne; Rapporteurs : Pr. M. Bayad, Pr. Vincent Giard, Suffragants : Pr.Alain Burlaud, Pr. Jacques Rojot)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : DEA Génie des Systèmes Industriel (Institut National Polytechnique de Lorraine – Ecole Nationale d’Ingénieur en Génie des Systèmes Industriels - Nancy) - Mention Très Bien – Major de promotion - Bourse de DEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE DIFFUSION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres ouvertes sur la gestion – Xerfi Canal</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1. « Management des organisations de santé : 5 propositions pour l’après crise », 6 juin 2020 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-Management-des-organisations-de-sante-5-propositions-pour-l-apres-crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748564.html</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2. « La crise révèle les dysfonctionnements du management hospitalier », 29 avril 2020 : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-La-crise-revele-les-dysfonctionnements-du-management-hospitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748563.html</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3. « Repenser l’enseignement et la recherche en management de la santé », 20 juin 2020 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-Repenser-l-Enseignement-et-la-Recherche-en-Management-de-la-Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748541.html</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">· The conversation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Husson, J., « Bureaucratie hospitalière, chronique d’une méthodique construction », 18 mai 2020 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/bureaucratie-hospitaliere-chronique-dune-methodique-construction-138397</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire – AUNEGE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Ségur de la santé : les enjeux de la gouvernance mis au débat », Webinaire IAE France – AUNEGE, 22 juin 2020, coordonée et animé par Husson, J., en présence de Nobre, T (EMS), Gallopel-Morvan, K., Présidente de ARAMOS, Bertezene, S, Titulaire de la chaire Santé du CNAM, Lamarque, E., Président IAE France, Capgras, JB, IFROSS – Université Lyon III, Junk, P., Président de la fédération des hôpitaux Luxembourgeois </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canalu.tv/video/canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_aunege/webinaire_segur_de_la_sante_les_enjeux_de_la_gouvernance_mis_au_debat.56453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERTISES CONDUITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Croix Rouge Française (Lyon), Direction de l’Hospitalisation et de l’Organisation des Soins (DHOS - Ministère de la santé), Mission Nationale d’Expertise et d’Audits Hospitaliers (Agence Nationale d’Appui à la Performance des Hôpitaux – MEAH - ANAP), Caisse Nationale d’Assurance Maladie et des Travailleurs Salariés (CNAMTS), Centres Hospitaliers Universitaires (CHU : Nancy, Paris, Lyon, Marseille, Rouen, Reims, Dijon, Nice, Montpellier), Centres Hospitaliers (CH : Cannes, Troyes, Meaux, Lons le Saunier, Mulhouse, Charleville Mézières, Metz Thionville, Aix en Provence, Calais), industrie pharmaceutique, Fondation Sommer (Jeunes – Arts et Culture) à Luxembourg - Ministère des affaires étrangères de Luxembourg (MAE), Centre Henri Tudor de Luxembourg, Groupe Servior, BPALC - Banque Populaire Alsace Lorraine Champagne, CELCA - Caisse d’épargne Lorraine Champagne Ardennes – Conseil Régional.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 5 thèses soutenues, 3 thèses en cours, 12 jurys de thèses, 3 Thèse de DBA en cours,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation de congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : AIMS (2010), RIODD (2011), ANFH “Journées entreprendre à l’hôpital (2009, 2010, 2012), CIFEPME (2014), Projectique (2015, 2016, 2017, 2018), PROLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2005 : Lauréat du prix de thèse de l’association des amis de l’Université de Lyon - 2012 : Prix de la meilleure communication - 2014 : Prix de la meilleure « communication offrant un potentiel d’action pour le terrain » - CIFEPME - 2017 : Chapitre d’ouvrage & introduction – Ouvrage labellisé FNEGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRECTION DE PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ReMHAO – Renouvellement du Management Hospitalier et Adaptabilité des Organisations – Projet ANR & Région Grand Est (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANDATS ELECTIFS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjoint au maire de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2020) - Administration g&eacute;n&eacute;rale - Ressources humaines - Relations sociales - &Eacute;valuation des politiques publiques - Commande Publique - Gestion domaniale</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Metz métropole (Depuis 2014) - Membre de comission Economie, Tourisme, Enseignement Supérieur et Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERS - TITRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille sur Service National Volontaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieutenant Colonel dans la réserve citoyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier des palmes académiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des lits : état des lieux et analyse a priori des impacts multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.57-70. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du succès de l’e-gouvernement par la valeur publique : le rôle médiateur de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Rabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.234-252. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2024.2426583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics Capability in Healthcare Operations and Supply Chain Management: The Role of Green Process Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Makaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05157-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la Supply Chain alimentaire : application du Lean six sigma dans un établissement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.009.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Enjeux de la logistique et du supply chain management de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 9 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.009.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors Série (HS), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.hs03.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du projet d’établissement : informatisation d’une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 53 (1), pp.76-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.053.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité pédagogique, innovation en formation et e-learning : l'exemple de la FNAIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°29 (2), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.029.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter les recherches sur les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place prend la durabilité du bâtiment dans le processus de définition de la valeur du bien dans le contexte du marché français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.151.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership transformationnel et les technologies de l’information comme facteurs clés dans le partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (5-6), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial behaviour as a catalyst for logistics innovation: qualitative study in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedwa Jebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3-4), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2020.1835568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La standardisation des processus à l’épreuve des risques à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (3), pp.49-72. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.003.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation and AGV in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.273-293. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2018.1518414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du magasin des curiosités à la pratique de GRH : la mètis, nouveau levier du management des savoirs Frédéric Distler Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (100), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.100.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an innovative pharmaceutical platform for a public hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aguezzoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial orientation in local authorities: a case study of the healthcare network in Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.177-190. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.177_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving meaning to work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahn Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2-3 (8-9), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.008.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital en quête de performance : perspectives méthodologiques pour un nouveau risk-management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle global des risques au service du management public ou la gouvernance des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la valeur et processus d'innovation : cas de la co-conception d'un cahier des charges de prototype en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des flux de patients : apport de la quantification et de la simulation dans la pertinence des parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e-santé pour un patient acteur de son parcours de prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé Marseille « L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KEDGE Business School, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et évaluation en amont de l’acceptabilité des projets. Application à la fusion des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on PROject &amp; LOGistics - PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au service de l’innovation dans le milieu sanitaire et médico-social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS « Mieux coordonner pour mieux soigner »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre pour innover en formation : la mise en place du « e.learning » au sein de la Fnaim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de connaissances au service de l'innovation dans les organisations sanitaires et médicosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation organisationnelle par l’innovation transversale : le système d’informations levier de l’émergence et de la diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALASS « L’innovation et les Systèmes de Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation de la Drug Supply Chain et sécurisation de la prise en charge du patient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG “Global Logistics Hubs and Big Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information à l’épreuve du risque : cas du circuit des médicaments anticancéreux dans un hôpital public ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectique « Entreprendre dans l’espace public »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de connaissances au service de l’innovation dans le milieu sanitaire et médico-social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG “Global Logistics Hubs and Big Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse fonctionnelle comme outil de construction du sens dans le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG Sub de Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation : levier de l’innovation organisationnelle, cas des systèmes d’information hospitaliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectique « Entreprendre la complexité dans les organisations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la valeur pour le pilotage des projets de construction : cas de la conception d’une plateforme pharmaceutique hospitalière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’automatisation des flux logistiques à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Automation in Hospital logistics : A case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG: Project &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs d'intégration d'un outil de gestion de la qualité dans une organisation hospitalière : apports de la théorie de la structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hayo-Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'amélioration du processus de programmation opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardenne Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotondranaivo Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management par la valeur au service des projets de changements : application à la conception d'une plateforme pharmaceutique hospitalière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire hôpital ensemble. Témoignages d'expériences de management chez UNEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 pages, 2024, Serge Kebbatchef, 9782747234900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société en projet Mélanges en l'honneur du professeur Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782822411318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par la valeur visionnaire et agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFAV Lorraine, 1, 2023, 978-2-9590988-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d’acteurs clés du système de santé pendant la Covid-19 : Du volontarisme managérial individuel à la dynamique organisationnelle collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Editions Management et Société - Collection Ad Salutem, Thierry Nobre, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par la valeur et Lean 6 sigma : une synergie pour plus de valeur dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 20 - Gilles Spanier, conjuguer instrumentation de gestion et humanisme en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Nobre et Julien Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19 en Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ad salutem, EMS, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des portraits thématisés pour mieux comprendre et tirer des leçons de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.11-21, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.328-332, 2022, 9782376875765. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dynamique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanislas Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations et management des structures de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH édition, 2021, 978-2-84874-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;La recherche en santé, le pouvoir managérial du DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en santé, le pouvoir managérial du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2021, 978-2-37687-519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le management hospitalier après la crise : changement de pratiques, changements de référentiels ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.90-96, 2020, 9782376874010. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas IMANS : L’analyse fonctionnelle comme démarche structurante des besoins d'un projet système d’information : le cas d'un automate de distribution de médicaments dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en management des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2020, 978-2-37687-409-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Informatisation de la « Drug Supply Chain » et sécurisation de la prise en charge du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Bentahar; Smaïl Benzidia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2019, 9782376871736. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.bent.2019.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. La qualité au service du management des processus hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hayo-Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.94-110, 2019, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.bent.2019.01.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’orientation entrepreneuriale dans les collectivités territoriales : le cas Orne THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, p. 191-209, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque comme grille de lecture de la complexité des organisations : approche conceptuelle et expérimentation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l'action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher Editions, pp.67-80, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professeur de gestion, médecin des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres ouvertes sur la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le management hospitalier après les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre Ouverte sur la Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise permet d'ouvrir la boite noire de l'organisation et du management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid 19, l'impossible retour d'expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques à l'hôpital : de l'inquiétude des acteurs à la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Lyon 3, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03003092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une médecine des organisations au chevet du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secteur de la santé : Programme HSIS (Heat Sector Impact Study) : les dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professeur de gestion, médecin des organisations [Julien Husson]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IAE Metz, une école de management transfrontalière et entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'Enseignement et la Recherche en Management de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des organisations de santé : 5 propositions pour l'après-crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise révèle les dysfonctionnements du management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Husson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Professeur des Universités - IAE Metz school of management, CEREFIGE - Université LorraineTitulaire de la chaire santé - Université de Lorraine Directeur de l’IAE Metz school of management </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Université en sciences de gestion (2020) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maitre de conférences en sciences de gestion (2006 – 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’IAE Metz School of Management–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2011), IAE, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titulaire de la chaire « Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Management de la santé et Medico-Social »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la mention de Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Management Sectoriel et du Parcours Type « MOSS – Management des Organisations du Secteur Sanitaire, Social et Medico-social » : site de Metz (IAE Metz), site de Nancy (Institut de Formation des Cadres de Santé de Lorraine), site de Luxembourg (Chambre de Salariés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du DU « Manager Hospitalier de Proximité » - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateur du DU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Management des Organisations Sanitaires et Sociales&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président de l’Université Paul Verlaine Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chargé des Relations Entreprises – (2008-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Paul Verlaine Metz, 2008-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateurde </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Iseetech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Supérieur Européen de l’Entreprise et de ses Techniques - Fondation pour la recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES ACTIVITES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert judiciaire près la cour d’appel de Metz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diagnostic et stratégie d’entreprises (Depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditeur à l’IHEDN –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut des Hautes Etudes de la Défense Nationale, SR193, 2013 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’IHEDN Lorraine (AR 13), membre du comité de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseiller technique à la CCI de la Moselle, membre de l’assemblée consulaire (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant – expert :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> audit d’organisation, restructurations, évaluation de projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TITRES ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Habilitation à diriger des recherches en management, Université Paul Verlaine Metz, Novembre 2011 (Parrain : Christophe Schmitt)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Doctorat en Sciences de Gestion (Université Jean Moulin Lyon III) – Mention très honorable, félicitations du jury à l’unanimité – Lauréat du prix de thèse des amis de l’Université de Lyon (Directeur de thèse : Pr. JP Claveranne; Rapporteurs : Pr. M. Bayad, Pr. Vincent Giard, Suffragants : Pr.Alain Burlaud, Pr. Jacques Rojot)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : DEA Génie des Systèmes Industriel (Institut National Polytechnique de Lorraine – Ecole Nationale d’Ingénieur en Génie des Systèmes Industriels - Nancy) - Mention Très Bien – Major de promotion - Bourse de DEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE DIFFUSION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres ouvertes sur la gestion – Xerfi Canal</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1. « Management des organisations de santé : 5 propositions pour l’après crise », 6 juin 2020 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-Management-des-organisations-de-sante-5-propositions-pour-l-apres-crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748564.html</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2. « La crise révèle les dysfonctionnements du management hospitalier », 29 avril 2020 : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-La-crise-revele-les-dysfonctionnements-du-management-hospitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748563.html</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3. « Repenser l’enseignement et la recherche en management de la santé », 20 juin 2020 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-Repenser-l-Enseignement-et-la-Recherche-en-Management-de-la-Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748541.html</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">· The conversation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Husson, J., « Bureaucratie hospitalière, chronique d’une méthodique construction », 18 mai 2020 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/bureaucratie-hospitaliere-chronique-dune-methodique-construction-138397</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire – AUNEGE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Ségur de la santé : les enjeux de la gouvernance mis au débat », Webinaire IAE France – AUNEGE, 22 juin 2020, coordonée et animé par Husson, J., en présence de Nobre, T (EMS), Gallopel-Morvan, K., Présidente de ARAMOS, Bertezene, S, Titulaire de la chaire Santé du CNAM, Lamarque, E., Président IAE France, Capgras, JB, IFROSS – Université Lyon III, Junk, P., Président de la fédération des hôpitaux Luxembourgeois </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canalu.tv/video/canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_aunege/webinaire_segur_de_la_sante_les_enjeux_de_la_gouvernance_mis_au_debat.56453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERTISES CONDUITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Croix Rouge Française (Lyon), Direction de l’Hospitalisation et de l’Organisation des Soins (DHOS - Ministère de la santé), Mission Nationale d’Expertise et d’Audits Hospitaliers (Agence Nationale d’Appui à la Performance des Hôpitaux – MEAH - ANAP), Caisse Nationale d’Assurance Maladie et des Travailleurs Salariés (CNAMTS), Centres Hospitaliers Universitaires (CHU : Nancy, Paris, Lyon, Marseille, Rouen, Reims, Dijon, Nice, Montpellier), Centres Hospitaliers (CH : Cannes, Troyes, Meaux, Lons le Saunier, Mulhouse, Charleville Mézières, Metz Thionville, Aix en Provence, Calais), industrie pharmaceutique, Fondation Sommer (Jeunes – Arts et Culture) à Luxembourg - Ministère des affaires étrangères de Luxembourg (MAE), Centre Henri Tudor de Luxembourg, Groupe Servior, BPALC - Banque Populaire Alsace Lorraine Champagne, CELCA - Caisse d’épargne Lorraine Champagne Ardennes – Conseil Régional.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 5 thèses soutenues, 3 thèses en cours, 12 jurys de thèses, 3 Thèse de DBA en cours,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation de congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : AIMS (2010), RIODD (2011), ANFH “Journées entreprendre à l’hôpital (2009, 2010, 2012), CIFEPME (2014), Projectique (2015, 2016, 2017, 2018), PROLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2005 : Lauréat du prix de thèse de l’association des amis de l’Université de Lyon - 2012 : Prix de la meilleure communication - 2014 : Prix de la meilleure « communication offrant un potentiel d’action pour le terrain » - CIFEPME - 2017 : Chapitre d’ouvrage & introduction – Ouvrage labellisé FNEGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRECTION DE PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ReMHAO – Renouvellement du Management Hospitalier et Adaptabilité des Organisations – Projet ANR & Région Grand Est (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANDATS ELECTIFS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjoint au maire de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2020) - Administration g&eacute;n&eacute;rale - Ressources humaines - Relations sociales - &Eacute;valuation des politiques publiques - Commande Publique - Gestion domaniale</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Metz métropole (Depuis 2014) - Membre de comission Economie, Tourisme, Enseignement Supérieur et Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERS - TITRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille sur Service National Volontaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieutenant Colonel dans la réserve citoyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier des palmes académiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Développer l’impact de la recherche en management Valoriser les recherches de nos étudiants managers en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors Série (5), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.hs05.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du succès de l’e-gouvernement par la valeur publique : le rôle médiateur de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Rabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.234-252. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2024.2426583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des lits : état des lieux et analyse a priori des impacts multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.57-70. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics Capability in Healthcare Operations and Supply Chain Management: The Role of Green Process Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Makaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05157-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la Supply Chain alimentaire : application du Lean six sigma dans un établissement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.009.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Enjeux de la logistique et du supply chain management de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 9 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.009.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors Série (HS), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.hs03.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité pédagogique, innovation en formation et e-learning : l'exemple de la FNAIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°29 (2), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.029.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du projet d’établissement : informatisation d’une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 53 (1), pp.76-99. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.053.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter les recherches sur les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial behaviour as a catalyst for logistics innovation: qualitative study in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedwa Jebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3-4), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2020.1835568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place prend la durabilité du bâtiment dans le processus de définition de la valeur du bien dans le contexte du marché français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.151.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership transformationnel et les technologies de l’information comme facteurs clés dans le partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (5-6), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La standardisation des processus à l’épreuve des risques à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (3), pp.49-72. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.003.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation and AGV in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.273-293. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2018.1518414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du magasin des curiosités à la pratique de GRH : la mètis, nouveau levier du management des savoirs Frédéric Distler Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (100), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.100.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an innovative pharmaceutical platform for a public hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aguezzoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial orientation in local authorities: a case study of the healthcare network in Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.177-190. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.177_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving meaning to work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahn Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2-3 (8-9), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.008.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital en quête de performance : perspectives méthodologiques pour un nouveau risk-management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle global des risques au service du management public ou la gouvernance des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la valeur et processus d'innovation : cas de la co-conception d'un cahier des charges de prototype en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des flux de patients : apport de la quantification et de la simulation dans la pertinence des parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e-santé pour un patient acteur de son parcours de prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé Marseille « L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KEDGE Business School, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et évaluation en amont de l’acceptabilité des projets. Application à la fusion des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on PROject &amp; LOGistics - PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au service de l’innovation dans le milieu sanitaire et médico-social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS « Mieux coordonner pour mieux soigner »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre pour innover en formation : la mise en place du « e.learning » au sein de la Fnaim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation de la Drug Supply Chain et sécurisation de la prise en charge du patient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG “Global Logistics Hubs and Big Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de connaissances au service de l'innovation dans les organisations sanitaires et médicosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation organisationnelle par l’innovation transversale : le système d’informations levier de l’émergence et de la diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALASS « L’innovation et les Systèmes de Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information à l’épreuve du risque : cas du circuit des médicaments anticancéreux dans un hôpital public ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectique « Entreprendre dans l’espace public »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de connaissances au service de l’innovation dans le milieu sanitaire et médico-social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG “Global Logistics Hubs and Big Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse fonctionnelle comme outil de construction du sens dans le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG Sub de Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation : levier de l’innovation organisationnelle, cas des systèmes d’information hospitaliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectique « Entreprendre la complexité dans les organisations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la valeur pour le pilotage des projets de construction : cas de la conception d’une plateforme pharmaceutique hospitalière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’automatisation des flux logistiques à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Automation in Hospital logistics : A case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG: Project &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs d'intégration d'un outil de gestion de la qualité dans une organisation hospitalière : apports de la théorie de la structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hayo-Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'amélioration du processus de programmation opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardenne Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotondranaivo Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management par la valeur au service des projets de changements : application à la conception d'une plateforme pharmaceutique hospitalière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire hôpital ensemble. Témoignages d'expériences de management chez UNEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 pages, 2024, Serge Kebbatchef, 9782747234900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société en projet Mélanges en l'honneur du professeur Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782822411318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par la valeur visionnaire et agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFAV Lorraine, 1, 2023, 978-2-9590988-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d’acteurs clés du système de santé pendant la Covid-19 : Du volontarisme managérial individuel à la dynamique organisationnelle collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Editions Management et Société - Collection Ad Salutem, Thierry Nobre, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par la valeur et Lean 6 sigma : une synergie pour plus de valeur dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 20 - Gilles Spanier, conjuguer instrumentation de gestion et humanisme en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Nobre et Julien Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19 en Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ad salutem, EMS, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des portraits thématisés pour mieux comprendre et tirer des leçons de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.11-21, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.328-332, 2022, 9782376875765. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dynamique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanislas Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations et management des structures de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH édition, 2021, 978-2-84874-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;La recherche en santé, le pouvoir managérial du DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en santé, le pouvoir managérial du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2021, 978-2-37687-519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le management hospitalier après la crise : changement de pratiques, changements de référentiels ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.90-96, 2020, 9782376874010. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas IMANS : L’analyse fonctionnelle comme démarche structurante des besoins d'un projet système d’information : le cas d'un automate de distribution de médicaments dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en management des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2020, 978-2-37687-409-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Informatisation de la « Drug Supply Chain » et sécurisation de la prise en charge du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Bentahar; Smaïl Benzidia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2019, 9782376871736. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.bent.2019.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. La qualité au service du management des processus hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hayo-Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.94-110, 2019, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.bent.2019.01.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’orientation entrepreneuriale dans les collectivités territoriales : le cas Orne THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, p. 191-209, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque comme grille de lecture de la complexité des organisations : approche conceptuelle et expérimentation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l'action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher Editions, pp.67-80, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professeur de gestion, médecin des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres ouvertes sur la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le management hospitalier après les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre Ouverte sur la Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise permet d'ouvrir la boite noire de l'organisation et du management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid 19, l'impossible retour d'expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques à l'hôpital : de l'inquiétude des acteurs à la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Lyon 3, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03003092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une médecine des organisations au chevet du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secteur de la santé : Programme HSIS (Heat Sector Impact Study) : les dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professeur de gestion, médecin des organisations [Julien Husson]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IAE Metz, une école de management transfrontalière et entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'Enseignement et la Recherche en Management de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des organisations de santé : 5 propositions pour l'après-crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise révèle les dysfonctionnements du management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-Management-des-organisations-de-sante-5-propositions-pour-l-apres-crise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-La-crise-revele-les-dysfonctionnements-du-management-hospitalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-Repenser-l-Enseignement-et-la-Recherche-en-Management-de-la-Sante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/bureaucratie-hospitaliere-chronique-dune-methodique-construction-138397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canalu.tv/video/canal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05167070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Rabih" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2426583" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Makaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05157-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.009.0105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.009.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs03.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0076" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheminant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Distler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Baz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedwa Jebli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1835568" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2018.1518414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aguezzoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.177_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahn Mangematin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Audouze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayo-Villeneuve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardenne Gilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotondranaivo Auguste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133564-faire-hopital-ensemble.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Makhlouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nobre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0238" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0328" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0090" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989178v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0233" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0191" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856279v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651286v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03003092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020081v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-Management-des-organisations-de-sante-5-propositions-pour-l-apres-crise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-La-crise-revele-les-dysfonctionnements-du-management-hospitalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-Repenser-l-Enseignement-et-la-Recherche-en-Management-de-la-Sante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/bureaucratie-hospitaliere-chronique-dune-methodique-construction-138397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canalu.tv/video/canal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs05.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05167070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Rabih" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2426583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Makaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05157-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.009.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.009.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs03.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheminant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Baz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedwa Jebli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1835568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Distler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2018.1518414" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aguezzoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.177_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahn Mangematin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Audouze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayo-Villeneuve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardenne Gilles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotondranaivo Auguste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133564-faire-hopital-ensemble.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Makhlouf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nobre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0238" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538190v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989178v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092716v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0094" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537680v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0191" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03003092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>