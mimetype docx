--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Husson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Professeur des Universités - IAE Metz school of management, CEREFIGE - Université LorraineTitulaire de la chaire santé - Université de Lorraine Directeur de l’IAE Metz school of management </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Université en sciences de gestion (2020) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maitre de conférences en sciences de gestion (2006 – 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’IAE Metz School of Management–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2011), IAE, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titulaire de la chaire « Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Management de la santé et Medico-Social »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la mention de Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Management Sectoriel et du Parcours Type « MOSS – Management des Organisations du Secteur Sanitaire, Social et Medico-social » : site de Metz (IAE Metz), site de Nancy (Institut de Formation des Cadres de Santé de Lorraine), site de Luxembourg (Chambre de Salariés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du DU « Manager Hospitalier de Proximité » - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateur du DU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Management des Organisations Sanitaires et Sociales&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président de l’Université Paul Verlaine Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chargé des Relations Entreprises – (2008-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Paul Verlaine Metz, 2008-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateurde </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Iseetech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Supérieur Européen de l’Entreprise et de ses Techniques - Fondation pour la recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES ACTIVITES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert judiciaire près la cour d’appel de Metz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diagnostic et stratégie d’entreprises (Depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditeur à l’IHEDN –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut des Hautes Etudes de la Défense Nationale, SR193, 2013 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’IHEDN Lorraine (AR 13), membre du comité de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseiller technique à la CCI de la Moselle, membre de l’assemblée consulaire (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant – expert :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> audit d’organisation, restructurations, évaluation de projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TITRES ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Habilitation à diriger des recherches en management, Université Paul Verlaine Metz, Novembre 2011 (Parrain : Christophe Schmitt)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Doctorat en Sciences de Gestion (Université Jean Moulin Lyon III) – Mention très honorable, félicitations du jury à l’unanimité – Lauréat du prix de thèse des amis de l’Université de Lyon (Directeur de thèse : Pr. JP Claveranne; Rapporteurs : Pr. M. Bayad, Pr. Vincent Giard, Suffragants : Pr.Alain Burlaud, Pr. Jacques Rojot)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : DEA Génie des Systèmes Industriel (Institut National Polytechnique de Lorraine – Ecole Nationale d’Ingénieur en Génie des Systèmes Industriels - Nancy) - Mention Très Bien – Major de promotion - Bourse de DEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE DIFFUSION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres ouvertes sur la gestion – Xerfi Canal</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1. « Management des organisations de santé : 5 propositions pour l’après crise », 6 juin 2020 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-Management-des-organisations-de-sante-5-propositions-pour-l-apres-crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748564.html</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2. « La crise révèle les dysfonctionnements du management hospitalier », 29 avril 2020 : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-La-crise-revele-les-dysfonctionnements-du-management-hospitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748563.html</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3. « Repenser l’enseignement et la recherche en management de la santé », 20 juin 2020 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-Repenser-l-Enseignement-et-la-Recherche-en-Management-de-la-Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748541.html</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">· The conversation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Husson, J., « Bureaucratie hospitalière, chronique d’une méthodique construction », 18 mai 2020 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/bureaucratie-hospitaliere-chronique-dune-methodique-construction-138397</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire – AUNEGE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Ségur de la santé : les enjeux de la gouvernance mis au débat », Webinaire IAE France – AUNEGE, 22 juin 2020, coordonée et animé par Husson, J., en présence de Nobre, T (EMS), Gallopel-Morvan, K., Présidente de ARAMOS, Bertezene, S, Titulaire de la chaire Santé du CNAM, Lamarque, E., Président IAE France, Capgras, JB, IFROSS – Université Lyon III, Junk, P., Président de la fédération des hôpitaux Luxembourgeois </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canalu.tv/video/canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_aunege/webinaire_segur_de_la_sante_les_enjeux_de_la_gouvernance_mis_au_debat.56453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERTISES CONDUITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Croix Rouge Française (Lyon), Direction de l’Hospitalisation et de l’Organisation des Soins (DHOS - Ministère de la santé), Mission Nationale d’Expertise et d’Audits Hospitaliers (Agence Nationale d’Appui à la Performance des Hôpitaux – MEAH - ANAP), Caisse Nationale d’Assurance Maladie et des Travailleurs Salariés (CNAMTS), Centres Hospitaliers Universitaires (CHU : Nancy, Paris, Lyon, Marseille, Rouen, Reims, Dijon, Nice, Montpellier), Centres Hospitaliers (CH : Cannes, Troyes, Meaux, Lons le Saunier, Mulhouse, Charleville Mézières, Metz Thionville, Aix en Provence, Calais), industrie pharmaceutique, Fondation Sommer (Jeunes – Arts et Culture) à Luxembourg - Ministère des affaires étrangères de Luxembourg (MAE), Centre Henri Tudor de Luxembourg, Groupe Servior, BPALC - Banque Populaire Alsace Lorraine Champagne, CELCA - Caisse d’épargne Lorraine Champagne Ardennes – Conseil Régional.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 5 thèses soutenues, 3 thèses en cours, 12 jurys de thèses, 3 Thèse de DBA en cours,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation de congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : AIMS (2010), RIODD (2011), ANFH “Journées entreprendre à l’hôpital (2009, 2010, 2012), CIFEPME (2014), Projectique (2015, 2016, 2017, 2018), PROLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2005 : Lauréat du prix de thèse de l’association des amis de l’Université de Lyon - 2012 : Prix de la meilleure communication - 2014 : Prix de la meilleure « communication offrant un potentiel d’action pour le terrain » - CIFEPME - 2017 : Chapitre d’ouvrage & introduction – Ouvrage labellisé FNEGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRECTION DE PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ReMHAO – Renouvellement du Management Hospitalier et Adaptabilité des Organisations – Projet ANR & Région Grand Est (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANDATS ELECTIFS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjoint au maire de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2020) - Administration g&eacute;n&eacute;rale - Ressources humaines - Relations sociales - &Eacute;valuation des politiques publiques - Commande Publique - Gestion domaniale</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Metz métropole (Depuis 2014) - Membre de comission Economie, Tourisme, Enseignement Supérieur et Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERS - TITRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille sur Service National Volontaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieutenant Colonel dans la réserve citoyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier des palmes académiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Développer l’impact de la recherche en management Valoriser les recherches de nos étudiants managers en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors Série (5), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.hs05.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du succès de l’e-gouvernement par la valeur publique : le rôle médiateur de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Rabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.234-252. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2024.2426583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des lits : état des lieux et analyse a priori des impacts multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.57-70. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics Capability in Healthcare Operations and Supply Chain Management: The Role of Green Process Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Makaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05157-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la Supply Chain alimentaire : application du Lean six sigma dans un établissement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.009.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Enjeux de la logistique et du supply chain management de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 9 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.009.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors Série (HS), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.hs03.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité pédagogique, innovation en formation et e-learning : l'exemple de la FNAIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°29 (2), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.029.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du projet d’établissement : informatisation d’une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 53 (1), pp.76-99. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.053.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter les recherches sur les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial behaviour as a catalyst for logistics innovation: qualitative study in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedwa Jebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3-4), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2020.1835568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place prend la durabilité du bâtiment dans le processus de définition de la valeur du bien dans le contexte du marché français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.151.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership transformationnel et les technologies de l’information comme facteurs clés dans le partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (5-6), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La standardisation des processus à l’épreuve des risques à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (3), pp.49-72. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.003.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation and AGV in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.273-293. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2018.1518414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du magasin des curiosités à la pratique de GRH : la mètis, nouveau levier du management des savoirs Frédéric Distler Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (100), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.100.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an innovative pharmaceutical platform for a public hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aguezzoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial orientation in local authorities: a case study of the healthcare network in Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.177-190. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.177_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving meaning to work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahn Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2-3 (8-9), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.008.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital en quête de performance : perspectives méthodologiques pour un nouveau risk-management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle global des risques au service du management public ou la gouvernance des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la valeur et processus d'innovation : cas de la co-conception d'un cahier des charges de prototype en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des flux de patients : apport de la quantification et de la simulation dans la pertinence des parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e-santé pour un patient acteur de son parcours de prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé Marseille « L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KEDGE Business School, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et évaluation en amont de l’acceptabilité des projets. Application à la fusion des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on PROject &amp; LOGistics - PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au service de l’innovation dans le milieu sanitaire et médico-social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS « Mieux coordonner pour mieux soigner »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre pour innover en formation : la mise en place du « e.learning » au sein de la Fnaim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation de la Drug Supply Chain et sécurisation de la prise en charge du patient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG “Global Logistics Hubs and Big Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de connaissances au service de l'innovation dans les organisations sanitaires et médicosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation organisationnelle par l’innovation transversale : le système d’informations levier de l’émergence et de la diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALASS « L’innovation et les Systèmes de Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information à l’épreuve du risque : cas du circuit des médicaments anticancéreux dans un hôpital public ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectique « Entreprendre dans l’espace public »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de connaissances au service de l’innovation dans le milieu sanitaire et médico-social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG “Global Logistics Hubs and Big Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse fonctionnelle comme outil de construction du sens dans le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG Sub de Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation : levier de l’innovation organisationnelle, cas des systèmes d’information hospitaliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectique « Entreprendre la complexité dans les organisations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la valeur pour le pilotage des projets de construction : cas de la conception d’une plateforme pharmaceutique hospitalière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’automatisation des flux logistiques à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Automation in Hospital logistics : A case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG: Project &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs d'intégration d'un outil de gestion de la qualité dans une organisation hospitalière : apports de la théorie de la structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hayo-Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'amélioration du processus de programmation opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardenne Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotondranaivo Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management par la valeur au service des projets de changements : application à la conception d'une plateforme pharmaceutique hospitalière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire hôpital ensemble. Témoignages d'expériences de management chez UNEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 pages, 2024, Serge Kebbatchef, 9782747234900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société en projet Mélanges en l'honneur du professeur Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782822411318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par la valeur visionnaire et agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFAV Lorraine, 1, 2023, 978-2-9590988-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d’acteurs clés du système de santé pendant la Covid-19 : Du volontarisme managérial individuel à la dynamique organisationnelle collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Editions Management et Société - Collection Ad Salutem, Thierry Nobre, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par la valeur et Lean 6 sigma : une synergie pour plus de valeur dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 20 - Gilles Spanier, conjuguer instrumentation de gestion et humanisme en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Nobre et Julien Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19 en Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ad salutem, EMS, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des portraits thématisés pour mieux comprendre et tirer des leçons de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.11-21, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.328-332, 2022, 9782376875765. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dynamique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanislas Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations et management des structures de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH édition, 2021, 978-2-84874-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;La recherche en santé, le pouvoir managérial du DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en santé, le pouvoir managérial du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2021, 978-2-37687-519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le management hospitalier après la crise : changement de pratiques, changements de référentiels ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.90-96, 2020, 9782376874010. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas IMANS : L’analyse fonctionnelle comme démarche structurante des besoins d'un projet système d’information : le cas d'un automate de distribution de médicaments dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en management des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2020, 978-2-37687-409-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Informatisation de la « Drug Supply Chain » et sécurisation de la prise en charge du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Bentahar; Smaïl Benzidia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2019, 9782376871736. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.bent.2019.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. La qualité au service du management des processus hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hayo-Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.94-110, 2019, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.bent.2019.01.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’orientation entrepreneuriale dans les collectivités territoriales : le cas Orne THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, p. 191-209, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque comme grille de lecture de la complexité des organisations : approche conceptuelle et expérimentation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l'action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher Editions, pp.67-80, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professeur de gestion, médecin des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres ouvertes sur la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le management hospitalier après les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre Ouverte sur la Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise permet d'ouvrir la boite noire de l'organisation et du management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid 19, l'impossible retour d'expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques à l'hôpital : de l'inquiétude des acteurs à la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Lyon 3, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03003092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une médecine des organisations au chevet du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secteur de la santé : Programme HSIS (Heat Sector Impact Study) : les dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professeur de gestion, médecin des organisations [Julien Husson]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IAE Metz, une école de management transfrontalière et entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'Enseignement et la Recherche en Management de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des organisations de santé : 5 propositions pour l'après-crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise révèle les dysfonctionnements du management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Husson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Professeur des Universités - IAE Metz school of management, CEREFIGE - Université LorraineTitulaire de la chaire santé - Université de Lorraine Directeur de l’IAE Metz school of management </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Université en sciences de gestion (2020) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maitre de conférences en sciences de gestion (2006 – 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’IAE Metz School of Management–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2011), IAE, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titulaire de la chaire « Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Management de la santé et Medico-Social »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la mention de Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Management Sectoriel et du Parcours Type « MOSS – Management des Organisations du Secteur Sanitaire, Social et Medico-social » : site de Metz (IAE Metz), site de Nancy (Institut de Formation des Cadres de Santé de Lorraine), site de Luxembourg (Chambre de Salariés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du DU « Manager Hospitalier de Proximité » - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateur du DU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Management des Organisations Sanitaires et Sociales&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président de l’Université Paul Verlaine Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chargé des Relations Entreprises – (2008-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Paul Verlaine Metz, 2008-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateurde </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Iseetech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Supérieur Européen de l’Entreprise et de ses Techniques - Fondation pour la recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES ACTIVITES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert judiciaire près la cour d’appel de Metz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diagnostic et stratégie d’entreprises (Depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditeur à l’IHEDN –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut des Hautes Etudes de la Défense Nationale, SR193, 2013 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’IHEDN Lorraine (AR 13), membre du comité de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseiller technique à la CCI de la Moselle, membre de l’assemblée consulaire (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant – expert :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> audit d’organisation, restructurations, évaluation de projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TITRES ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Habilitation à diriger des recherches en management, Université Paul Verlaine Metz, Novembre 2011 (Parrain : Christophe Schmitt)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Doctorat en Sciences de Gestion (Université Jean Moulin Lyon III) – Mention très honorable, félicitations du jury à l’unanimité – Lauréat du prix de thèse des amis de l’Université de Lyon (Directeur de thèse : Pr. JP Claveranne; Rapporteurs : Pr. M. Bayad, Pr. Vincent Giard, Suffragants : Pr.Alain Burlaud, Pr. Jacques Rojot)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : DEA Génie des Systèmes Industriel (Institut National Polytechnique de Lorraine – Ecole Nationale d’Ingénieur en Génie des Systèmes Industriels - Nancy) - Mention Très Bien – Major de promotion - Bourse de DEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE DIFFUSION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres ouvertes sur la gestion – Xerfi Canal</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1. « Management des organisations de santé : 5 propositions pour l’après crise », 6 juin 2020 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-Management-des-organisations-de-sante-5-propositions-pour-l-apres-crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748564.html</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2. « La crise révèle les dysfonctionnements du management hospitalier », 29 avril 2020 : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-La-crise-revele-les-dysfonctionnements-du-management-hospitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748563.html</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3. « Repenser l’enseignement et la recherche en management de la santé », 20 juin 2020 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.xerficanal.com/iqsog/emission/Julien-Husson-Repenser-l-Enseignement-et-la-Recherche-en-Management-de-la-Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_3748541.html</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">· The conversation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Husson, J., « Bureaucratie hospitalière, chronique d’une méthodique construction », 18 mai 2020 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/bureaucratie-hospitaliere-chronique-dune-methodique-construction-138397</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire – AUNEGE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Ségur de la santé : les enjeux de la gouvernance mis au débat », Webinaire IAE France – AUNEGE, 22 juin 2020, coordonée et animé par Husson, J., en présence de Nobre, T (EMS), Gallopel-Morvan, K., Présidente de ARAMOS, Bertezene, S, Titulaire de la chaire Santé du CNAM, Lamarque, E., Président IAE France, Capgras, JB, IFROSS – Université Lyon III, Junk, P., Président de la fédération des hôpitaux Luxembourgeois </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canalu.tv/video/canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_aunege/webinaire_segur_de_la_sante_les_enjeux_de_la_gouvernance_mis_au_debat.56453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERTISES CONDUITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Croix Rouge Française (Lyon), Direction de l’Hospitalisation et de l’Organisation des Soins (DHOS - Ministère de la santé), Mission Nationale d’Expertise et d’Audits Hospitaliers (Agence Nationale d’Appui à la Performance des Hôpitaux – MEAH - ANAP), Caisse Nationale d’Assurance Maladie et des Travailleurs Salariés (CNAMTS), Centres Hospitaliers Universitaires (CHU : Nancy, Paris, Lyon, Marseille, Rouen, Reims, Dijon, Nice, Montpellier), Centres Hospitaliers (CH : Cannes, Troyes, Meaux, Lons le Saunier, Mulhouse, Charleville Mézières, Metz Thionville, Aix en Provence, Calais), industrie pharmaceutique, Fondation Sommer (Jeunes – Arts et Culture) à Luxembourg - Ministère des affaires étrangères de Luxembourg (MAE), Centre Henri Tudor de Luxembourg, Groupe Servior, BPALC - Banque Populaire Alsace Lorraine Champagne, CELCA - Caisse d’épargne Lorraine Champagne Ardennes – Conseil Régional.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 5 thèses soutenues, 3 thèses en cours, 12 jurys de thèses, 3 Thèse de DBA en cours,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation de congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : AIMS (2010), RIODD (2011), ANFH “Journées entreprendre à l’hôpital (2009, 2010, 2012), CIFEPME (2014), Projectique (2015, 2016, 2017, 2018), PROLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2005 : Lauréat du prix de thèse de l’association des amis de l’Université de Lyon - 2012 : Prix de la meilleure communication - 2014 : Prix de la meilleure « communication offrant un potentiel d’action pour le terrain » - CIFEPME - 2017 : Chapitre d’ouvrage & introduction – Ouvrage labellisé FNEGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRECTION DE PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ReMHAO – Renouvellement du Management Hospitalier et Adaptabilité des Organisations – Projet ANR & Région Grand Est (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANDATS ELECTIFS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjoint au maire de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2020) - Administration g&eacute;n&eacute;rale - Ressources humaines - Relations sociales - &Eacute;valuation des politiques publiques - Commande Publique - Gestion domaniale</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Metz métropole (Depuis 2014) - Membre de comission Economie, Tourisme, Enseignement Supérieur et Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERS - TITRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille sur Service National Volontaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieutenant Colonel dans la réserve citoyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier des palmes académiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Développer l’impact de la recherche en management Valoriser les recherches de nos étudiants managers en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors Série (5), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.hs05.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des lits : état des lieux et analyse a priori des impacts multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.57-70. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du succès de l’e-gouvernement par la valeur publique : le rôle médiateur de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Rabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.234-252. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2024.2426583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics Capability in Healthcare Operations and Supply Chain Management: The Role of Green Process Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Makaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05157-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la Supply Chain alimentaire : application du Lean six sigma dans un établissement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.009.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Enjeux de la logistique et du supply chain management de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 9 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.009.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors Série (HS), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.hs03.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du projet d’établissement : informatisation d’une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 53 (1), pp.76-99. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.053.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité pédagogique, innovation en formation et e-learning : l'exemple de la FNAIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°29 (2), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.029.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter les recherches sur les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place prend la durabilité du bâtiment dans le processus de définition de la valeur du bien dans le contexte du marché français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.151.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership transformationnel et les technologies de l’information comme facteurs clés dans le partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (5-6), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial behaviour as a catalyst for logistics innovation: qualitative study in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedwa Jebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3-4), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2020.1835568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La standardisation des processus à l’épreuve des risques à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (3), pp.49-72. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.003.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation and AGV in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.273-293. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2018.1518414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du magasin des curiosités à la pratique de GRH : la mètis, nouveau levier du management des savoirs Frédéric Distler Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (100), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.100.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an innovative pharmaceutical platform for a public hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aguezzoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial orientation in local authorities: a case study of the healthcare network in Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.177-190. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.177_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving meaning to work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahn Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2-3 (8-9), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.008.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital en quête de performance : perspectives méthodologiques pour un nouveau risk-management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle global des risques au service du management public ou la gouvernance des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la valeur et processus d'innovation : cas de la co-conception d'un cahier des charges de prototype en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Care Pathways: Eco-design and Impact Analysis using VSM and E-VSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion l'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Industrial Management (IEIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des flux de patients : apport de la quantification et de la simulation dans la pertinence des parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e-santé pour un patient acteur de son parcours de prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé Marseille « L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KEDGE Business School, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et évaluation en amont de l’acceptabilité des projets. Application à la fusion des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on PROject &amp; LOGistics - PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au service de l’innovation dans le milieu sanitaire et médico-social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS « Mieux coordonner pour mieux soigner »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre pour innover en formation : la mise en place du « e.learning » au sein de la Fnaim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fana Rasolofo-Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de connaissances au service de l'innovation dans les organisations sanitaires et médicosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation organisationnelle par l’innovation transversale : le système d’informations levier de l’émergence et de la diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALASS « L’innovation et les Systèmes de Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation de la Drug Supply Chain et sécurisation de la prise en charge du patient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG “Global Logistics Hubs and Big Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information à l’épreuve du risque : cas du circuit des médicaments anticancéreux dans un hôpital public ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectique « Entreprendre dans l’espace public »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de connaissances au service de l’innovation dans le milieu sanitaire et médico-social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG “Global Logistics Hubs and Big Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse fonctionnelle comme outil de construction du sens dans le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG Sub de Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation : levier de l’innovation organisationnelle, cas des systèmes d’information hospitaliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Projectique « Entreprendre la complexité dans les organisations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la valeur pour le pilotage des projets de construction : cas de la conception d’une plateforme pharmaceutique hospitalière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Automation in Hospital logistics : A case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG: Project &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’automatisation des flux logistiques à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs d'intégration d'un outil de gestion de la qualité dans une organisation hospitalière : apports de la théorie de la structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hayo-Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'amélioration du processus de programmation opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardenne Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotondranaivo Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management par la valeur au service des projets de changements : application à la conception d'une plateforme pharmaceutique hospitalière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire hôpital ensemble. Témoignages d'expériences de management chez UNEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 pages, 2024, Serge Kebbatchef, 9782747234900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société en projet Mélanges en l'honneur du professeur Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782822411318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par la valeur visionnaire et agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFAV Lorraine, 1, 2023, 978-2-9590988-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d’acteurs clés du système de santé pendant la Covid-19 : Du volontarisme managérial individuel à la dynamique organisationnelle collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Editions Management et Société - Collection Ad Salutem, Thierry Nobre, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par la valeur et Lean 6 sigma : une synergie pour plus de valeur dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 20 - Gilles Spanier, conjuguer instrumentation de gestion et humanisme en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Distler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Nobre et Julien Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19 en Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ad salutem, EMS, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des portraits thématisés pour mieux comprendre et tirer des leçons de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.11-21, 2022, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.328-332, 2022, 9782376875765. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dynamique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanislas Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations et management des structures de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH édition, 2021, 978-2-84874-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;La recherche en santé, le pouvoir managérial du DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en santé, le pouvoir managérial du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2021, 978-2-37687-519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas IMANS : L’analyse fonctionnelle comme démarche structurante des besoins d'un projet système d’information : le cas d'un automate de distribution de médicaments dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en management des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2020, 978-2-37687-409-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le management hospitalier après la crise : changement de pratiques, changements de référentiels ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.90-96, 2020, 9782376874010. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Informatisation de la « Drug Supply Chain » et sécurisation de la prise en charge du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Garidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Bentahar; Smaïl Benzidia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2019, 9782376871736. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.bent.2019.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. La qualité au service du management des processus hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hayo-Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.94-110, 2019, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.bent.2019.01.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’orientation entrepreneuriale dans les collectivités territoriales : le cas Orne THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, p. 191-209, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque comme grille de lecture de la complexité des organisations : approche conceptuelle et expérimentation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l'action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher Editions, pp.67-80, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professeur de gestion, médecin des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres ouvertes sur la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le management hospitalier après les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre Ouverte sur la Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise permet d'ouvrir la boite noire de l'organisation et du management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid 19, l'impossible retour d'expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques à l'hôpital : de l'inquiétude des acteurs à la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Lyon 3, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03003092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une médecine des organisations au chevet du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secteur de la santé : Programme HSIS (Heat Sector Impact Study) : les dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professeur de gestion, médecin des organisations [Julien Husson]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IAE Metz, une école de management transfrontalière et entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'Enseignement et la Recherche en Management de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des organisations de santé : 5 propositions pour l'après-crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise révèle les dysfonctionnements du management hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-Management-des-organisations-de-sante-5-propositions-pour-l-apres-crise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-La-crise-revele-les-dysfonctionnements-du-management-hospitalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-Repenser-l-Enseignement-et-la-Recherche-en-Management-de-la-Sante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/bureaucratie-hospitaliere-chronique-dune-methodique-construction-138397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canalu.tv/video/canal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs05.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05167070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Rabih" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2426583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Makaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05157-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.009.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.009.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs03.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheminant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Baz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedwa Jebli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1835568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Distler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2018.1518414" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aguezzoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.177_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahn Mangematin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Audouze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayo-Villeneuve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardenne Gilles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotondranaivo Auguste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133564-faire-hopital-ensemble.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Makhlouf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nobre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0238" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538190v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989178v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092716v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0094" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537680v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0191" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03003092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-Management-des-organisations-de-sante-5-propositions-pour-l-apres-crise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-La-crise-revele-les-dysfonctionnements-du-management-hospitalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xerficanal.com/iqsog/emission/Julien-Husson-Repenser-l-Enseignement-et-la-Recherche-en-Management-de-la-Sante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/bureaucratie-hospitaliere-chronique-dune-methodique-construction-138397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canalu.tv/video/canal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs05.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05167070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Rabih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2426583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Makaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05157-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.009.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.009.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs03.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheminant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Distler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Baz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedwa Jebli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1835568" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2018.1518414" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aguezzoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.177_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahn Mangematin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05592888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion l'Huillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Audouze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149781v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayo-Villeneuve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardenne Gilles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotondranaivo Auguste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989774v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709012v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133564-faire-hopital-ensemble.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Makhlouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nobre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0238" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989178v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0090" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0233" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0094" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0191" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03003092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020081v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>