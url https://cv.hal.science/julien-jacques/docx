--- v0 (2026-03-18)
+++ v1 (2026-04-28)
@@ -671,473 +671,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Model-Based Co-Clustering: High Dimension and Estimation Challenges</w:t>
+                <w:t xml:space="preserve">Reducing the number of experimental points to fit kinetic models : A Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+                <w:t xml:space="preserve">Loïc Iapteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Keribin</w:t>
+                <w:t xml:space="preserve">Benoit Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00357-023-09441-3⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (28), pp.10903-10914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c03862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769727v1</w:t>
+                <w:t xml:space="preserve">hal-03957497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the number of experimental points to fit kinetic models : A Bayesian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+                <w:t xml:space="preserve">A Survey on Model-Based Co-Clustering: High Dimension and Estimation Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Costa</w:t>
+                <w:t xml:space="preserve">C. Keribin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (28), pp.10903-10914. </w:t>
+              <w:t xml:space="preserve">Journal of Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c03862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00357-023-09441-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03957497v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Clustering of Multivariate Functional Data for the Analysis of Air Pollution in the South of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing cycling sensors data through ordinal logistic regression with functional covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bouveyron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Silvia Bottini</w:t>
+                <w:t xml:space="preserve">Sanja Samardžić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/21-AOAS1547⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (4), pp.969-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862177v2</w:t>
+                <w:t xml:space="preserve">hal-03107427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing cycling sensors data through ordinal logistic regression with functional covariates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Clustering of Multivariate Functional Data for the Analysis of Air Pollution in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanja Samardžić</w:t>
+                <w:t xml:space="preserve">Silvia Bottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71 (4), pp.969-986. </w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.1400-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rssc.12563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-AOAS1547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107427v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier detection in multivariate functional data through a contaminated mixture model</w:t>
               </w:r>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1331,51 +1331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the number of experiments required for modeling the hydrocracking process with kriging through Bayesian transfer learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Iapteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,77 +1448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering multivariate functional data in group-specific functional subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,51 +1578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to estimate horse speed per stride from one IMU with a machine learning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103, pp.107315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1825,51 +1825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 144, pp.106866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2020,51 +2020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Hybrid Algorithm to Forecast Functional Time Series Based on Pattern Sequence Similarity with Application to Electricity Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Martínez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gualberto Asencio-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,51 +2141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,51 +2336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Functional Latent Block Model for the Co-Clustering of Electricity Consumption Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Co-clustering for Ordinal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.101-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2993,51 +2993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Clustering of Multivariate Ordinal Data Relying on a Stochastic Binary Search Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3110,51 +3110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Yengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Canouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3335,51 +3335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discriminative functional mixture model for a comparative analysis of bike sharing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,793 +3433,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024186v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional data clustering: a survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive mixtures of regressions: Improving predictive inference when population has changed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11634-013-0158-y⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (10), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2012.758737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771030v1</w:t>
+                <w:t xml:space="preserve">hal-00477597v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mixtures of regressions: Improving predictive inference when population has changed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based clustering for multivariate partial ranking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149, pp.201-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477597v3</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based clustering for multivariate partial ranking data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable clustering in high dimensional linear regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 149, pp.201-217</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro spécial : analyse des données en grande dimension, 155 (2), pp.38-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743384v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764927v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable clustering in high dimensional linear regression models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rankcluster: An R package for clustering multivariate partial rankings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32614/rj-2014-010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764927v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840692v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rankcluster: An R package for clustering multivariate partial rankings</w:t>
+                <w:t xml:space="preserve">Model-based clustering for multivariate functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Grimonprez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.92-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32614/rj-2014-010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840692v3</w:t>
+                <w:t xml:space="preserve">hal-00713334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based clustering for multivariate functional data</w:t>
+                <w:t xml:space="preserve">Functional data clustering: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.92-106. </w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2012.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11634-013-0158-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713334v2</w:t>
+                <w:t xml:space="preserve">hal-00771030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generative model for rank data based on an insertion sorting algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Funclust: a curves clustering method using functional random variables density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.162-176. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2012.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2012.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441209v3</w:t>
+                <w:t xml:space="preserve">hal-00628247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funclust: a curves clustering method using functional random variables density approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generative model for rank data based on an insertion sorting algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112, pp.164-171. </w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.162-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2012.11.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628247v2</w:t>
+                <w:t xml:space="preserve">hal-00441209v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Clustering of Time Series in Group-specific Functional Subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4266,51 +4266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive models in regression for modeling and understanding evolving populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,286 +4355,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Linear Models for Regression: improving prediction when population has changed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Gaussian mixture models for the classification of high-dimensional vibrational spectroscopy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (11-12), pp.719-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.1355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305987v3</w:t>
+                <w:t xml:space="preserve">hal-00459947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian mixture models for the classification of high-dimensional vibrational spectroscopy data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Linear Models for Regression: improving prediction when population has changed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (14), pp.2237-2247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cem.1355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459947v2</w:t>
+                <w:t xml:space="preserve">hal-00305987v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of model-based classification for binary data when training and test populations differ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (5), pp.749-766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5203,172 +5203,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Celse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Congress of Chemical Engineering (MeCCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Barcelona, Spain. pp.901 - 906</w:t>
+              <w:t xml:space="preserve">16th Mediterranean Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Española de Química Industrial e Ingeniería Química, Jun 2026, L'Hospitalet de Llobregat, Spain. pp.901 - 906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555117v1</w:t>
+                <w:t xml:space="preserve">hal-05555117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Bayesian transfer learning for complex ordinary differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,1146 +5521,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Transfer Learning for Chemical Process Optimization: A Kinetics Perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Guillaume</w:t>
+                <w:t xml:space="preserve">Model-Based Clustering of Multivariate Rating Data to Evaluate Consumer Perceptions on Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Zuccolotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS-25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics, Sep 2025, Le Pirée, Greece</w:t>
+              <w:t xml:space="preserve">IES 2025 - Innovation &amp; Society: Statistics and Data Science for Evaluation and Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bressanone-Brixen, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297926v1</w:t>
+                <w:t xml:space="preserve">hal-05141368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Clustering of Multivariate Rating Data to Evaluate Consumer Perceptions on Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ventura</w:t>
+                <w:t xml:space="preserve">Heterogeneous Transfer Learning for Chemical Process Optimization: A Kinetics Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Zuccolotto</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IES 2025 - Innovation &amp; Society: Statistics and Data Science for Evaluation and Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bressanone-Brixen, Italy</w:t>
+              <w:t xml:space="preserve">European Network for Business and Industrial Statistics-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics, Sep 2025, Le Pirée, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141368v1</w:t>
+                <w:t xml:space="preserve">hal-05297926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Multivariate Rating Data within the CUB Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixture of function-on-funtion regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Zuccolotto</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 52nd Scientific Meeting of the Italian Statistical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">Royal Statistical Society 2024 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brighton (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622488v1</w:t>
+                <w:t xml:space="preserve">hal-04552760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function-on-Function Mixture-of-Experts Regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+                <w:t xml:space="preserve">Pattern matching for multivariate time series forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barriac</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ah-Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fda-lille : Functional Data Analysis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553081v1</w:t>
+                <w:t xml:space="preserve">hal-04590660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of function-on-funtion regression models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penalized Spline Regression for Gaussian Function-on-Function Mixture-of-Experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Statistical Society 2024 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brighton (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics (ENBIS), Sep 2024, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552760v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern matching for multivariate time series forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Lebreton</w:t>
+                <w:t xml:space="preserve">Clustering Longitudinal Mixed-type Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">18th International Joint Conference CFE-CMStatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFE-CMStatistics, Dec 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590660v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalized Spline Regression for Gaussian Function-on-Function Mixture-of-Experts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering Longitudinal Mixed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barriac</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics (ENBIS), Sep 2024, Leuven (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Statistics and Data Science (ICSDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMS, Dec 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598789v1</w:t>
+                <w:t xml:space="preserve">hal-04839446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Longitudinal Mixed Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Linear Regression for the prediction of streaming video QoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Amato</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Statistics and Data Science (ICSDS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM62983.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839446v1</w:t>
+                <w:t xml:space="preserve">hal-04688647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Linear Regression for the prediction of streaming video QoE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+                <w:t xml:space="preserve">Clustering Longitudinal Mixed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55e Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/CNSM62983.2024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688647v1</w:t>
+                <w:t xml:space="preserve">hal-04577985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Longitudinal Mixed-type Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Amato</w:t>
+                <w:t xml:space="preserve">Clustering Multivariate Rating Data within the CUB Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Zuccolotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Joint Conference CFE-CMStatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFE-CMStatistics, Dec 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 52nd Scientific Meeting of the Italian Statistical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849671v1</w:t>
+                <w:t xml:space="preserve">hal-04622488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Longitudinal Mixed Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Amato</w:t>
+                <w:t xml:space="preserve">Function-on-Function Mixture-of-Experts Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">fda-lille : Functional Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577985v1</w:t>
+                <w:t xml:space="preserve">hal-04553081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de mélanges d'experts pour données fonctionnelles</w:t>
               </w:r>
@@ -6869,1980 +6869,1980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de Cox avec des données hétérogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliz Peyraud</w:t>
+                <w:t xml:space="preserve">Function-on-Function Mixture of Experts Regression Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France. https://jds22.sciencesconf.org/data/p./LivretJdS22_version_longue.pdf</w:t>
+              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Computational and Methodological Statistics. 16th International Conference on Computational and Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023561v1</w:t>
+                <w:t xml:space="preserve">hal-03946963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Transfer Learning to Improve Predictive Performance of an ODE-Based Kinetic Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+                <w:t xml:space="preserve">Prédiction de la Qualité d'Expérience dans les Réseaux Mobiles : Cas de la VoIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AIChE Spring Meeting and 18th Global Congress on Process Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">JDS'22 53es journées de la Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652500v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data via Finite Mixture of Matrix-Variate Latent Gaussians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Amato</w:t>
+                <w:t xml:space="preserve">Anchor Prediction: A Topic Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53émes Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Companion Proceedings of the Web Conference 2022, April 25--29, 2022, Virtual Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3487553.3524927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657066v1</w:t>
+                <w:t xml:space="preserve">hal-03685626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Experiment for Bayesian transferred model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+                <w:t xml:space="preserve">Outliers Detection in Functional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Classification and Data Science in the Digital Age - Book of Abstracts IFCS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2022, Porto (Portugal), Portugal. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671090v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchor Prediction: A Topic Modeling Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guille</w:t>
+                <w:t xml:space="preserve">Clustering et détection d'anomalies dans les données fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion Proceedings of the Web Conference 2022, April 25--29, 2022, Virtual Event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3487553.3524927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685626v1</w:t>
+                <w:t xml:space="preserve">hal-03649201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outliers Detection in Functional Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Gannaz</w:t>
+                <w:t xml:space="preserve">Dynamic Gaussian Embedding of Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classification and Data Science in the Digital Age - Book of Abstracts IFCS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW '22: The ACM Web Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.2109-2119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3485447.3512084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141050v1</w:t>
+                <w:t xml:space="preserve">hal-04016168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering et détection d'anomalies dans les données fonctionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Gannaz</w:t>
+                <w:t xml:space="preserve">Modèle de Cox avec des données hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliz Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France. https://jds22.sciencesconf.org/data/p./LivretJdS22_version_longue.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649201v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function-on-Function Mixture of Experts Regression Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+                <w:t xml:space="preserve">Design of Experiment for Bayesian transferred model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Iapteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barriac</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Computational and Methodological Statistics. 16th International Conference on Computational and Financial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946963v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la Qualité d'Expérience dans les Réseaux Mobiles : Cas de la VoIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+                <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data via Finite Mixture of Matrix-Variate Latent Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS'22 53es journées de la Statistique de la Société Française de Statistique (SFdS)</w:t>
+              <w:t xml:space="preserve">53émes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657249v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Gaussian Embedding of Authors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Transfer Learning to Improve Predictive Performance of an ODE-Based Kinetic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gourru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacques</w:t>
+                <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '22: The ACM Web Conference 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 AIChE Spring Meeting and 18th Global Congress on Process Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, San Antonio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3485447.3512084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04016168v1</w:t>
+                <w:t xml:space="preserve">hal-03652500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the hydrocracking process with kriging through Bayesian Transfer Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+                <w:t xml:space="preserve">Contextual-RTM : un cadre général pour la modélisation de thématiques dans les réseaux de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 AIChE Virtual Spring Meeting and 17th Global Congress on Process Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561361v1</w:t>
+                <w:t xml:space="preserve">hal-03565599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Transfer Learning for modelling the hydrocracking process using kriging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+                <w:t xml:space="preserve">Outlier detection in sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS-21 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">European Network for Business and Industrial Statistics -2021 Online conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561383v1</w:t>
+                <w:t xml:space="preserve">hal-03561337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier detection in sensor networks</w:t>
+                <w:t xml:space="preserve">Détection d'anomalies dans les données fonctionnelles multivariées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network for Business and Industrial Statistics -2021 Online conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens - 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561337v1</w:t>
+                <w:t xml:space="preserve">hal-03561392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual-RTM : un cadre général pour la modélisation de thématiques dans les réseaux de documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guille</w:t>
+                <w:t xml:space="preserve">Gaussian Embedding of Linked Documents from a Pretrained Semantic Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence (IJCAI-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Yokohama (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565599v1</w:t>
+                <w:t xml:space="preserve">hal-03343904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies dans les données fonctionnelles multivariées.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Gannaz</w:t>
+                <w:t xml:space="preserve">Modeling the hydrocracking process with kriging through Bayesian Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Iapteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens - 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Oléron, France</w:t>
+              <w:t xml:space="preserve">2021 AIChE Virtual Spring Meeting and 17th Global Congress on Process Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561392v1</w:t>
+                <w:t xml:space="preserve">hal-03561361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Embedding of Linked Documents from a Pretrained Semantic Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Transfer Learning for modelling the hydrocracking process using kriging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gourru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacques</w:t>
+                <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence (IJCAI-20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Yokohama (virtual), Japan</w:t>
+              <w:t xml:space="preserve">ENBIS-21 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343904v1</w:t>
+                <w:t xml:space="preserve">hal-03561383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bumpy journey: exploring deep Gaussian mixture models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Selosse</w:t>
+                <w:t xml:space="preserve">Détection d'anomalies dans des données fonctionnelles multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobel Claire Gormley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+                <w:t xml:space="preserve">Frédéric Fossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Can't Believe It's Not Better @ NeurIPS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985701v1</w:t>
+                <w:t xml:space="preserve">hal-02987148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies dans des données fonctionnelles multivariées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+                <w:t xml:space="preserve">A bumpy journey: exploring deep Gaussian mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Claire Gormley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johann Mozul</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
+              <w:t xml:space="preserve">I Can't Believe It's Not Better @ NeurIPS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987148v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference for transfer learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Iapteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Celse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Nice, France. pp.460-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8893,51 +8893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9031,64 +9031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Network Projection in Pretrained Word Embedding Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9133,783 +9133,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-clustering pour données de comptage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gourru</w:t>
+                <w:t xml:space="preserve">Co-clustering de courbes fonctionnelles multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Velcin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115353v1</w:t>
+                <w:t xml:space="preserve">hal-02095004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-clustering de courbes fonctionnelles multivariées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Schmutz</w:t>
+                <w:t xml:space="preserve">Tri-clustering pour données de comptage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095004v1</w:t>
+                <w:t xml:space="preserve">hal-02115353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-clustering de données textuelles et continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Selosse</w:t>
+                <w:t xml:space="preserve">Données fonctionnelles multivariées issues d'objets connectés : une méthode pour classer les individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFdS 2018 - 50èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
+              <w:t xml:space="preserve">Journées des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saclay, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797493v1</w:t>
+                <w:t xml:space="preserve">hal-01784279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données fonctionnelles multivariées issues d'objets connectés : une méthode pour classer les individus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Schmutz</w:t>
+                <w:t xml:space="preserve">Analyzing large matrices of ordinal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saclay, France. 6 p</w:t>
+              <w:t xml:space="preserve">The 11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784279v1</w:t>
+                <w:t xml:space="preserve">hal-01949095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing large matrices of ordinal data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Selosse</w:t>
+                <w:t xml:space="preserve">Prévision journalière de la consommation d’électricité à l’aide d’un modèle à espace d’états fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Nagbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Journées Des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949095v1</w:t>
+                <w:t xml:space="preserve">hal-01785221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision journalière de la consommation d’électricité à l’aide d’un modèle à espace d’états fonctionnel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jairo Cugliari</w:t>
+                <w:t xml:space="preserve">funHDDC : extension du package R pour le clustering de courbes fonctionnelles multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Des Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785221v1</w:t>
+                <w:t xml:space="preserve">hal-01784304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">funHDDC : extension du package R pour le clustering de courbes fonctionnelles multivariées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Schmutz</w:t>
+                <w:t xml:space="preserve">Co-clustering de données textuelles et continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">SFdS 2018 - 50èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784304v1</w:t>
+                <w:t xml:space="preserve">hal-01797493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based co-clustering for functional data</w:t>
               </w:r>
@@ -9964,51 +9964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la vitesse du cheval de sport à partir de données accéléromètriques et gyroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10269,286 +10269,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based co-clustering for functional data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-Based Co-clustering for Ordinal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Working Group on Model-Based Clustering Summer Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383936v1</w:t>
+                <w:t xml:space="preserve">hal-01420648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Co-clustering for Ordinal Data</w:t>
+                <w:t xml:space="preserve">Co-clustering for hyperspectral images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Group on Model-Based Clustering Summer Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference in Spectral Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420648v1</w:t>
+                <w:t xml:space="preserve">hal-01383918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-clustering for hyperspectral images.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based co-clustering for functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Slimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference in Spectral Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Chamonix, France</w:t>
+              <w:t xml:space="preserve">48èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383918v1</w:t>
+                <w:t xml:space="preserve">hal-01383936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based co-clustering for functional data</w:t>
               </w:r>
@@ -10623,735 +10623,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based co-clustering for ordinal data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le modèle DFM pour une analyse comparative des systèmes de vélos en libre service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383927v1</w:t>
+                <w:t xml:space="preserve">hal-01383938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle DFM pour une analyse comparative des systèmes de vélos en libre service</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based co-clustering for ordinal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383938v1</w:t>
+                <w:t xml:space="preserve">hal-01383927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Clustering and Model Selection for Multinomial Distribution: A Comparative Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The discriminative functional mixture model for a comparative analysis of bike sharing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">CMStatistics 2015, 8th International Conference of the ERCIM working group on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203561v1</w:t>
+                <w:t xml:space="preserve">hal-01241254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme EM pour une version parcimonieuse de l’analyse en composantes principales probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2015 - 15ème conférence internationale sur l'extraction et la gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering multivariate ranking data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th World Statistics Congress – ISI2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discriminative functional mixture model for a comparative analysis of bike sharing systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle Linéaire Généralisé Hiérarchique Gamma-Poisson à 3 facteurs aléatoires - Application au contrôle de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loingeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics 2015, 8th International Conference of the ERCIM working group on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">47èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241254v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Linéaire Généralisé Hiérarchique Gamma-Poisson à 3 facteurs aléatoires - Application au contrôle de qualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Loingeville</w:t>
+                <w:t xml:space="preserve">funFEM: an R package for functional data clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Quatrième Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152840v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">funFEM: an R package for functional data clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+                <w:t xml:space="preserve">Simultaneous Clustering and Model Selection for Multinomial Distribution: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Abul Hasnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnevay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383951v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Clustering in High Dimensional Probit Regression Models.</w:t>
               </w:r>
@@ -11363,51 +11363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Yengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11432,103 +11432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de variance à 2 facteurs imbriqués sur données de comptage - Application au contrôle de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loingeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11730,77 +11730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rankclust: An R package for clustering multivariate partial rankings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11838,51 +11838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering multivariate ordinal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM 2014 - The 7th International Conference of the ERCIM working group on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12078,748 +12078,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération entre Optimisation Combinatoire et Statistiques pour la Sélection animale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering multivariate functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Even</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">COMPSTAT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cyprus. pp.353-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749727v2</w:t>
+                <w:t xml:space="preserve">hal-00943745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional data clustering using density approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération entre Optimisation Combinatoire et Statistiques pour la Sélection animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Preda</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgium</w:t>
+              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944008v1</w:t>
+                <w:t xml:space="preserve">hal-00749727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curves clustering with approximation of the density of functional random variables</w:t>
+                <w:t xml:space="preserve">Functional data clustering using density approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgium. pp.459--464</w:t>
+              <w:t xml:space="preserve">44èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944001v1</w:t>
+                <w:t xml:space="preserve">hal-00944008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering multivariate functional data</w:t>
+                <w:t xml:space="preserve">Curves clustering with approximation of the density of functional random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cyprus. pp.353-366</w:t>
+              <w:t xml:space="preserve">ESANN 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgium. pp.459--464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943745v1</w:t>
+                <w:t xml:space="preserve">hal-00944001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative models for classification and clustering of spectroscopic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature selection for high dimensional regression using local search and statistical criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoui, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944002v1</w:t>
+                <w:t xml:space="preserve">hal-00749708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection for high dimensional regression using local search and statistical criteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generative models for classification and clustering of spectroscopic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoui, Tunisia</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749708v2</w:t>
+                <w:t xml:space="preserve">hal-00944002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Clustering of Time Series in Group-specific Functional Subspaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+                <w:t xml:space="preserve">Combining combinatorial optimization and statistics to mine high-throughput genotyping data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual conference of the International Federation of Classification Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">JOBIM - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707054v1</w:t>
+                <w:t xml:space="preserve">hal-00639533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining combinatorial optimization and statistics to mine high-throughput genotyping data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Model-based Clustering of Time Series in Group-specific Functional Subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">12th annual conference of the International Federation of Classification Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639533v1</w:t>
+                <w:t xml:space="preserve">hal-00707054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de modèles de mélanges gaussiens pour la classification supervisés de données spectroscopiques (de grande dimension)</w:t>
               </w:r>
@@ -12930,51 +12930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mixtures of regressions : improving predictive inference when population has changed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13012,51 +13012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génératifs de rangs relatifs à un algorithme de tri par insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13146,51 +13146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Chemometrics in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13215,51 +13215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles adaptatifs pour les mélanges de régressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13297,51 +13297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles adaptatifs pour les mélanges de régressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13461,51 +13461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive linear models in regression for the modeling of housing market in different U.S. cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13543,51 +13543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive linear models for regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13744,217 +13744,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00178325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in methods for Uncertainty and Sensitivity Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de sensibilité globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devictoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop level 2 PSA and severe accident managment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">36ème Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pau, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195941v1</w:t>
+                <w:t xml:space="preserve">hal-00195935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité globale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in methods for Uncertainty and Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devictoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Pau, France. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop level 2 PSA and severe accident managment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195935v1</w:t>
+                <w:t xml:space="preserve">hal-00195941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité pour modèles à entrées corrélées</w:t>
               </w:r>
@@ -14188,64 +14188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14879,51 +14879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Summer Session Working Group on Model-Based Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14948,51 +14948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed prediction of the sport horse from accelerometric and gyroscopic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15221,64 +15221,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARAMETRIC LINK MODELS FOR KNOWLEDGE TRANSFER IN STATISTICAL LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Beninel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15346,51 +15346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classement de données binaires lorsque les populations d'apprentissage et de test sont différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining et apprentissage statistique : application en assurance, banque et marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépadues, pp.109-130, 2007, Revue des Nouvelles Technologies de l'Information, 9782854287943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15447,51 +15447,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de pesée notamment pour la pesée de véhicules montés sur roues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15580,51 +15580,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based co-clustering: high dimension &amp; estimation challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15681,51 +15681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Co-Clustering: High Dimension and Estimation Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15915,51 +15915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16007,90 +16007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern matching for multivariate time series forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ah-Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16265,302 +16265,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Penalized Spline Estimator for Functional Linear Regression with Functional Response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+                <w:t xml:space="preserve">Mixture of Cox regression models with L 1 -penalization for modeling patients survival time after liver transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliz Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Dousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120709v3</w:t>
+                <w:t xml:space="preserve">hal-04745787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Cox regression models with L 1 -penalization for modeling patients survival time after liver transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliz Peyraud</w:t>
+                <w:t xml:space="preserve">A Penalized Spline Estimator for Functional Linear Regression with Functional Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Dousse</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04745787v1</w:t>
+                <w:t xml:space="preserve">hal-04120709v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Network Embedding: Coping for Missing Content and Missing Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16591,77 +16591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of energy waste in French households thanks to a co-clustering model for multivariate functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16709,51 +16709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to estimate horse speed at canter from IMU data with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17364,180 +17364,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rankcluster:</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FREG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Samardžić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:c952432b6101efd0753ad6577aedb6713ccca00b;origin=https://hal.archives-ouvertes.fr/hal-04849347;visit=swh:1:snp:680a7111cc9a40d6777ac11a88bb4b3afa4047c5;anchor=swh:1:rel:55695d02ccf30d8649aa7648e47865aea4f1e52a;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:58d3c547992a517e10da95285abb7ad7f4c8ae03;origin=https://hal.archives-ouvertes.fr/hal-04832128;visit=swh:1:snp:dae1bda07c8005c11f123763e3d9bd5ead6c85c7;anchor=swh:1:rel:a4e375b68d70d12dfcd47ef861eb40466014b62f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849347v1</w:t>
+                <w:t xml:space="preserve">hal-04832128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Co-Clustering of Functional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0eab93e23e6bb95c94c6c14c3ebd3bd0a81bf478;origin=https://hal.archives-ouvertes.fr/hal-04847690;visit=swh:1:snp:379a0e7880fe2d0fcf33ce0fd938b79f2c388145;anchor=swh:1:rel:e2ce0df901c7c9cbe2c9b08784703bc8b32faca1;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17558,111 +17545,124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FREG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rankcluster:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sanja Samardžić</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:58d3c547992a517e10da95285abb7ad7f4c8ae03;origin=https://hal.archives-ouvertes.fr/hal-04832128;visit=swh:1:snp:dae1bda07c8005c11f123763e3d9bd5ead6c85c7;anchor=swh:1:rel:a4e375b68d70d12dfcd47ef861eb40466014b62f;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:c952432b6101efd0753ad6577aedb6713ccca00b;origin=https://hal.archives-ouvertes.fr/hal-04849347;visit=swh:1:snp:680a7111cc9a40d6777ac11a88bb4b3afa4047c5;anchor=swh:1:rel:55695d02ccf30d8649aa7648e47865aea4f1e52a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832128v1</w:t>
+                <w:t xml:space="preserve">hal-04849347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mixedClust</w:t>
               </w:r>
@@ -17674,51 +17674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5c73c2670391958c684ae6d41c993b7ba96bf497;origin=https://hal.archives-ouvertes.fr/hal-04846828;visit=swh:1:snp:d603e77135a51d4c31ce499c83628309cc223d03;anchor=swh:1:rel:0d880f7579009f2c0d6519084919c8f2f230574a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17745,77 +17745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">funHDDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:4be8b83ba7a2cee969df672cf1bf589bba0a8095;origin=https://hal.archives-ouvertes.fr/hal-04848170;visit=swh:1:snp:70ec4344f3779c0db836a010d9971646e1fbd502;anchor=swh:1:rel:879f9c3999673e28b60bb2f786c31090a400d6bc;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17842,51 +17842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">funFEM: Clustering in the Discriminative Functional Subspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17952,51 +17952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:133adef1b5c46bad3958d2e371b3bc11080d9301;origin=https://hal.archives-ouvertes.fr/hal-04846833;visit=swh:1:snp:08f8b22c714c9d0e9f16c2439e5d4b8fddde0459;anchor=swh:1:rel:0ab9e807a7e62bc04ebf29d1e0e229e4ddb4406f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18113,51 +18113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F67AD69"/>
+    <w:nsid w:val="F944482D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18344,51 +18344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-jacques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4808-2781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098191551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Columbu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-025-09529-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ventura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zuccolotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-025-09521-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-023-09441-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Iapteff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c03862" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862177v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schmutz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simoes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107427v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Samard&#382;i&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12563" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255849v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Amovin-Assagba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678800v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935247v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652467v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-00958-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020518" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115294v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893457v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Slimen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Allio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1764033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualberto Asencio-Cort&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643910v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701258v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Nagbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.02.055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448299v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2018.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204613v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Abul Hasnat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2017.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF7J3ZQD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2016.a3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052447v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9585-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2016-006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra Bansal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulabha Pathak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-015-0731-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024186v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOAS861" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-013-0158-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477597v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2012.758737" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764927v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840692v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimonprez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2014-010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713334v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.12.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441209v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628247v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.11.042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559561v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0095-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305987v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459947v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1355" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316080v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arena" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andreoletti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leveque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNJCSNH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194061v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devictoc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWQPNVWK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malthete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canceill" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BAB376EC968E48863EDFA1E5A78574CE3FEA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Abed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Sezgin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mokrani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04590660v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Lebreton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Neveu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577985v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645821v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz Peyraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023561v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lameiras Franco da Costa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685626v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupuy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524927" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03649201v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512084" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561361v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561337v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565599v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561392v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Claire Gormley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mozul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115353v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095004v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797493v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784279v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949095v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785221v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784304v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705301v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705298v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thebault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383936v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383918v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383927v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383938v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203561v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241262v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241256v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loingeville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guarini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943732v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944005v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749727v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944001v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943745v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944002v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749708v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707054v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542896v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouveyron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494777v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386638v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272874v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272875v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195941v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195943v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195938v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849830v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657085v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949171v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770173v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2014/02/contents/contents.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1466011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WV8HLH5T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942660v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Beninel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lourme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684683v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442714v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04862826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349994v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106642v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807626v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745787v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Faivre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dousse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516908v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313036v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351167v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100660v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011169v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761184v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849347v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c952432b6101efd0753ad6577aedb6713ccca00b;origin=https://hal.archives-ouvertes.fr/hal-04849347;visit=swh:1:snp:680a7111cc9a40d6777ac11a88bb4b3afa4047c5;anchor=swh:1:rel:55695d02ccf30d8649aa7648e47865aea4f1e52a;path=/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847690v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0eab93e23e6bb95c94c6c14c3ebd3bd0a81bf478;origin=https://hal.archives-ouvertes.fr/hal-04847690;visit=swh:1:snp:379a0e7880fe2d0fcf33ce0fd938b79f2c388145;anchor=swh:1:rel:e2ce0df901c7c9cbe2c9b08784703bc8b32faca1;path=/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832128v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d3c547992a517e10da95285abb7ad7f4c8ae03;origin=https://hal.archives-ouvertes.fr/hal-04832128;visit=swh:1:snp:dae1bda07c8005c11f123763e3d9bd5ead6c85c7;anchor=swh:1:rel:a4e375b68d70d12dfcd47ef861eb40466014b62f;path=/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c73c2670391958c684ae6d41c993b7ba96bf497;origin=https://hal.archives-ouvertes.fr/hal-04846828;visit=swh:1:snp:d603e77135a51d4c31ce499c83628309cc223d03;anchor=swh:1:rel:0d880f7579009f2c0d6519084919c8f2f230574a;path=/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848170v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4be8b83ba7a2cee969df672cf1bf589bba0a8095;origin=https://hal.archives-ouvertes.fr/hal-04848170;visit=swh:1:snp:70ec4344f3779c0db836a010d9971646e1fbd502;anchor=swh:1:rel:879f9c3999673e28b60bb2f786c31090a400d6bc;path=/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06ab73a52ef37b520f00abf288369eac105a31e0;origin=https://hal.archives-ouvertes.fr/hal-04849450;visit=swh:1:snp:b60243550abc2d97cb5c63c27bdda7ed74bbb2b5;anchor=swh:1:rel:d1cae8feb815c22ddcfa8fd19475ef28e5c9ac75;path=/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846833v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:133adef1b5c46bad3958d2e371b3bc11080d9301;origin=https://hal.archives-ouvertes.fr/hal-04846833;visit=swh:1:snp:08f8b22c714c9d0e9f16c2439e5d4b8fddde0459;anchor=swh:1:rel:0ab9e807a7e62bc04ebf29d1e0e229e4ddb4406f;path=/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-jacques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4808-2781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098191551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Columbu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-025-09529-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ventura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zuccolotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-025-09521-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Iapteff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c03862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-023-09441-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107427v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Samard&#382;i&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862177v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schmutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simoes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255849v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Amovin-Assagba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678800v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935247v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652467v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-00958-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020518" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115294v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893457v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Slimen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Allio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1764033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualberto Asencio-Cort&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643910v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701258v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Nagbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.02.055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448299v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2018.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204613v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Abul Hasnat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2017.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF7J3ZQD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2016.a3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052447v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9585-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2016-006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra Bansal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulabha Pathak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-015-0731-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024186v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOAS861" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477597v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2012.758737" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764927v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840692v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimonprez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2014-010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713334v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.12.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-013-0158-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628247v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.11.042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441209v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559561v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0095-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459947v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1355" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305987v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316080v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arena" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andreoletti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leveque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNJCSNH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194061v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devictoc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWQPNVWK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malthete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canceill" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BAB376EC968E48863EDFA1E5A78574CE3FEA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555117v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Abed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Sezgin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mokrani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297926v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04590660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Lebreton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Neveu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645821v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz Peyraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupuy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524927" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03649201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016168v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512084" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671090v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lameiras Franco da Costa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561337v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mozul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Claire Gormley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949095v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797493v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705301v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705298v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thebault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383927v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152840v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loingeville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guarini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383951v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203561v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943732v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944005v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749727v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944001v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749708v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944002v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542896v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouveyron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494777v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386638v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272874v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272875v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195935v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195943v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195938v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849830v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657085v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949171v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770173v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2014/02/contents/contents.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1466011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WV8HLH5T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942660v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Beninel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lourme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684683v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442714v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04862826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349994v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106642v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807626v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745787v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Faivre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dousse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516908v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313036v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351167v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100660v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011169v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761184v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832128v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d3c547992a517e10da95285abb7ad7f4c8ae03;origin=https://hal.archives-ouvertes.fr/hal-04832128;visit=swh:1:snp:dae1bda07c8005c11f123763e3d9bd5ead6c85c7;anchor=swh:1:rel:a4e375b68d70d12dfcd47ef861eb40466014b62f;path=/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847690v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0eab93e23e6bb95c94c6c14c3ebd3bd0a81bf478;origin=https://hal.archives-ouvertes.fr/hal-04847690;visit=swh:1:snp:379a0e7880fe2d0fcf33ce0fd938b79f2c388145;anchor=swh:1:rel:e2ce0df901c7c9cbe2c9b08784703bc8b32faca1;path=/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849347v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c952432b6101efd0753ad6577aedb6713ccca00b;origin=https://hal.archives-ouvertes.fr/hal-04849347;visit=swh:1:snp:680a7111cc9a40d6777ac11a88bb4b3afa4047c5;anchor=swh:1:rel:55695d02ccf30d8649aa7648e47865aea4f1e52a;path=/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c73c2670391958c684ae6d41c993b7ba96bf497;origin=https://hal.archives-ouvertes.fr/hal-04846828;visit=swh:1:snp:d603e77135a51d4c31ce499c83628309cc223d03;anchor=swh:1:rel:0d880f7579009f2c0d6519084919c8f2f230574a;path=/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848170v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4be8b83ba7a2cee969df672cf1bf589bba0a8095;origin=https://hal.archives-ouvertes.fr/hal-04848170;visit=swh:1:snp:70ec4344f3779c0db836a010d9971646e1fbd502;anchor=swh:1:rel:879f9c3999673e28b60bb2f786c31090a400d6bc;path=/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06ab73a52ef37b520f00abf288369eac105a31e0;origin=https://hal.archives-ouvertes.fr/hal-04849450;visit=swh:1:snp:b60243550abc2d97cb5c63c27bdda7ed74bbb2b5;anchor=swh:1:rel:d1cae8feb815c22ddcfa8fd19475ef28e5c9ac75;path=/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846833v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:133adef1b5c46bad3958d2e371b3bc11080d9301;origin=https://hal.archives-ouvertes.fr/hal-04846833;visit=swh:1:snp:08f8b22c714c9d0e9f16c2439e5d4b8fddde0459;anchor=swh:1:rel:0ab9e807a7e62bc04ebf29d1e0e229e4ddb4406f;path=/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>