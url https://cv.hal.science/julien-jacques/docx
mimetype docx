--- v1 (2026-04-28)
+++ v2 (2026-05-18)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">098191551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">wD9lj5MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -195,4965 +216,5151 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Latent Class with CUB Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Latent Class Modeling of Rating Data for Investigating the Sustainability Perception and the Economic Behavior in the Made in Italy Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Columbu</w:t>
+                <w:t xml:space="preserve">Matteo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Zuccolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Classification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443600v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Clustering of Multivariate Rating Data Accounting for Feeling and Uncertainty</w:t>
+                <w:t xml:space="preserve">Multilevel Latent Class with CUB Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Ventura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nicola Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Columbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Zuccolotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00357-025-09521-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00357-025-09529-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328087v1</w:t>
+                <w:t xml:space="preserve">hal-05443600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture of experts regression model for functional response with functional covariates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+                <w:t xml:space="preserve">Model-Based Clustering of Multivariate Rating Data Accounting for Feeling and Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+                <w:t xml:space="preserve">Paola Zuccolotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4142146/v1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00357-025-09521-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529923v1</w:t>
+                <w:t xml:space="preserve">hal-05328087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data via Finite Mixture of Matrix-Variate Distributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-Based Clustering and Variable Selection for Multivariate Count Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brendan Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-024-10390-z⟩</w:t>
+              <w:t xml:space="preserve">Computo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57750/6v7b-8483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105669v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the number of experimental points to fit kinetic models : A Bayesian approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A mixture of experts regression model for functional response with functional covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Costa</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c03862⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (154), https://link.springer.com/article/10.1007/s11222-024-10455-z. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4142146/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957497v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Model-Based Co-Clustering: High Dimension and Estimation Challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data via Finite Mixture of Matrix-Variate Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Keribin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00357-023-09441-3⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-024-10390-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03769727v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing cycling sensors data through ordinal logistic regression with functional covariates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Survey on Model-Based Co-Clustering: High Dimension and Estimation Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sanja Samardžić</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keribin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssc.12563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00357-023-09441-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03107427v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Clustering of Multivariate Functional Data for the Analysis of Air Pollution in the South of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reducing the number of experimental points to fit kinetic models : A Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Silvia Bottini</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/21-AOAS1547⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (28), pp.10903-10914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c03862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862177v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier detection in multivariate functional data through a contaminated mixture model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Co-Clustering of Multivariate Functional Data for the Analysis of Air Pollution in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2022.107496⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.1400-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-AOAS1547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255849v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ordinalClust: An R Package to Analyze Ordinal Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyzing cycling sensors data through ordinal logistic regression with functional covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Samardžić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32614/RJ-2021-011⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (4), pp.969-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678800v4</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the number of experiments required for modeling the hydrocracking process with kriging through Bayesian transfer learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Outlier detection in multivariate functional data through a contaminated mixture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssc.12516⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.107496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2022.107496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935247v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering multivariate functional data in group-specific functional subspaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ordinalClust: An R Package to Analyze Ordinal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00180-020-00958-4⟩</w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32614/RJ-2021-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652467v3</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678800v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to estimate horse speed per stride from one IMU with a machine learning method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reducing the number of experiments required for modeling the hydrocracking process with kriging through Bayesian transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20020518⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (5), pp.1344-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474906v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual data summarization using the Self-Organized Co-Clustering model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Clustering multivariate functional data in group-specific functional subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103, pp.107315. </w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (3), pp.1101-1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00180-020-00958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115294v3</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652467v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based co-clustering for mixed type data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A method to estimate horse speed per stride from one IMU with a machine learning method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2019.106866⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20020518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893457v2</w:t>
+                <w:t xml:space="preserve">hal-02474906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-clustering for binary and functional data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Textual data summarization using the Self-Organized Co-Clustering model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Allio</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610918.2020.1764033⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.107315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551245v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115294v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hybrid Algorithm to Forecast Functional Time Series Based on Pattern Sequence Similarity with Application to Electricity Demand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-based co-clustering for mixed type data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.106866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2019.106866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051183v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing a quality of life survey using a co-clustering model for ordinal data and some dynamic implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Co-clustering for binary and functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Slimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Allio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssc.12365⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (9), pp.4845-4866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2020.1764033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643910v3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- time Electricity Demand Forecasting Using a Functional State Space Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Hybrid Algorithm to Forecast Functional Time Series Based on Pattern Sequence Similarity with Application to Electricity Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martínez-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komi Nagbe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gualberto Asencio-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (5), pp.1120. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701258v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Latent Block Model for the Co-Clustering of Electricity Consumption Curves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysing a quality of life survey using a co-clustering model for ordinal data and some dynamic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Jollois</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 67 (4), pp.897-915</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 68 (Part 5), pp.1327-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533438v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643910v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Co-clustering for Functional Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Short- time Electricity Demand Forecasting Using a Functional State Space Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Nagbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Cugliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 291, pp.97-108. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2018.02.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en11051120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422756v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Co-clustering for Ordinal Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Functional Latent Block Model for the Co-Clustering of Electricity Consumption Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Jollois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (4), pp.897-915</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448299v2</w:t>
+                <w:t xml:space="preserve">hal-01533438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary clustering for categorical data using parametric links among multinomial mixture models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-Based Co-clustering for Functional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Slimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 291, pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2018.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204613v3</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute social stress-induced immunomodulation in pigs high and low responders to ACTH</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-Based Co-clustering for Ordinal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.012⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.101-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01605045v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based co-clustering for hyperspectral images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolutionary clustering for categorical data using parametric links among multinomial mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Abul Hasnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bonnevay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1255/jsi.2016.a3⟩</w:t>
+              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.141-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367941v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204613v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Clustering of Multivariate Ordinal Data Relying on a Stochastic Binary Search Algorithm</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acute social stress-induced immunomodulation in pigs high and low responders to ACTH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Haurogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-015-9585-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01052447v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Clustering in High-Dimensional Linear Regression: The R Package clere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based co-clustering for hyperspectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Yengo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Canouil</w:t>
+                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32614/RJ-2016-006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.a3-1 - a3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/jsi.2016.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940929v1</w:t>
+                <w:t xml:space="preserve">hal-01367941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of IL-17, IP-10, and IL-10 involvement in multiple-organ dysfunction and IL-17 pathway in acute renal failure associated to Plasmodium falciparum malaria.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-Based Clustering of Multivariate Ordinal Data Relying on a Stochastic Binary Search Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12967-015-0731-6⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.929-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-015-9585-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051283v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discriminative functional mixture model for a comparative analysis of bike sharing systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variable Clustering in High-Dimensional Linear Regression: The R Package clere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Canouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/15-AOAS861⟩</w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32614/RJ-2016-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024186v3</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mixtures of regressions: Improving predictive inference when population has changed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evidence of IL-17, IP-10, and IL-10 involvement in multiple-organ dysfunction and IL-17 pathway in acute renal failure associated to Plasmodium falciparum malaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devendra Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulabha Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (10), pp.22. </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610918.2012.758737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-015-0731-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477597v3</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based clustering for multivariate partial ranking data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The discriminative functional mixture model for a comparative analysis of bike sharing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.1726-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-AOAS861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743384v1</w:t>
+                <w:t xml:space="preserve">hal-01024186v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable clustering in high dimensional linear regression models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive mixtures of regressions: Improving predictive inference when population has changed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (10), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2012.758737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764927v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477597v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rankcluster: An R package for clustering multivariate partial rankings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-based clustering for multivariate partial ranking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149, pp.201-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840692v3</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based clustering for multivariate functional data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variable clustering in high dimensional linear regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Preda</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro spécial : analyse des données en grande dimension, 155 (2), pp.38-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713334v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764927v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional data clustering: a survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rankcluster: An R package for clustering multivariate partial rankings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Preda</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (3), pp.24. </w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11634-013-0158-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32614/rj-2014-010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771030v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840692v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funclust: a curves clustering method using functional random variables density approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-based clustering for multivariate functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2012.11.042⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628247v2</w:t>
+                <w:t xml:space="preserve">hal-00713334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generative model for rank data based on an insertion sorting algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Functional data clustering: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-013-0158-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2012.08.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00441209v3</w:t>
+                <w:t xml:space="preserve">hal-00771030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Clustering of Time Series in Group-specific Functional Subspaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A generative model for rank data based on an insertion sorting algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.162-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2012.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11634-011-0095-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00559561v2</w:t>
+                <w:t xml:space="preserve">hal-00441209v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive models in regression for modeling and understanding evolving populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Funclust: a curves clustering method using functional random variables density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2012.11.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517673v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian mixture models for the classification of high-dimensional vibrational spectroscopy data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-based Clustering of Time Series in Group-specific Functional Subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.1355⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.281-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-011-0095-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459947v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Linear Models for Regression: improving prediction when population has changed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Adaptive models in regression for modeling and understanding evolving populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (14), pp.2237-2247</w:t>
+              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305987v3</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of model-based classification for binary data when training and test populations differ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Linear Models for Regression: improving prediction when population has changed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (5), pp.749-766</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (14), pp.2237-2247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316080v3</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305987v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'hétérogénéité au sein de mesures de qualité de l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussian mixture models for the classification of high-dimensional vibrational spectroscopy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Langlois-Jacques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue MODULAD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (11-12), pp.719-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.1355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375159v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual infections by influenza A/H3N2 and B viruses and by influenza A/H3N2 and A/H1N1 viruses during winter 2007, Corsica Island, France.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extension of model-based classification for binary data when training and test populations differ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (5), pp.749-766</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00628445v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316080v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis in presence of Model Uncertainty and Correlated Inputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Détection d'hétérogénéité au sein de mesures de qualité de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Langlois-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue MODULAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.41-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00194061v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dual infections by influenza A/H3N2 and B viruses and by influenza A/H3N2 and A/H1N1 viruses during winter 2007, Corsica Island, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.148-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2007.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity Analysis in presence of Model Uncertainty and Correlated Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devictoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (10-11), pp.1126-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">STRUCTURE MOLÉCULAIRE ET PROPRIÉTÉS SMECTIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malthete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canceill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1976, 37 (C3), pp.C3-1-C3-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1976301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00216484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5163,8982 +5370,8982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Modeling Using Hybrid Ordinary Differential Equations and Heterogeneous Transfer Learning: Application to Tire Pyrolysis Feedstocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Celse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Mediterranean Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Española de Química Industrial e Ingeniería Química, Jun 2026, L'Hospitalet de Llobregat, Spain. pp.901 - 906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Bayesian transfer learning for complex ordinary differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56es Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du futur de données fonctionnelles à partir de covariables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selman Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Allio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Clustering of Multivariate Rating Data to Evaluate Consumer Perceptions on Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Zuccolotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IES 2025 - Innovation &amp; Society: Statistics and Data Science for Evaluation and Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bressanone-Brixen, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Transfer Learning for Chemical Process Optimization: A Kinetics Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network for Business and Industrial Statistics-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Business and Industrial Statistics, Sep 2025, Le Pirée, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of function-on-funtion regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Statistical Society 2024 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brighton (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern matching for multivariate time series forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ah-Pine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalized Spline Regression for Gaussian Function-on-Function Mixture-of-Experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Business and Industrial Statistics (ENBIS), Sep 2024, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Longitudinal Mixed-type Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Clustering Longitudinal Mixed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Joint Conference CFE-CMStatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFE-CMStatistics, Dec 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Statistics and Data Science (ICSDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMS, Dec 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849671v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Longitudinal Mixed Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Functional Linear Regression for the prediction of streaming video QoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Amato</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Statistics and Data Science (ICSDS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM62983.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839446v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Linear Regression for the prediction of streaming video QoE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Clustering Longitudinal Mixed-type Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Network and Service Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Joint Conference CFE-CMStatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFE-CMStatistics, Dec 2024, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688647v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Longitudinal Mixed Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Multivariate Rating Data within the CUB Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Zuccolotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 52nd Scientific Meeting of the Italian Statistical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function-on-Function Mixture-of-Experts Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fda-lille : Functional Data Analysis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de mélanges d'experts pour données fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de la Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange de modèles de Cox avec des données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliz Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function-on-Function Mixture of Experts Regression Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Outliers Detection in Functional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Computational and Methodological Statistics. 16th International Conference on Computational and Financial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Classification and Data Science in the Digital Age - Book of Abstracts IFCS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2022, Porto (Portugal), Portugal. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946963v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la Qualité d'Expérience dans les Réseaux Mobiles : Cas de la VoIP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Clustering et détection d'anomalies dans les données fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS'22 53es journées de la Statistique de la Société Française de Statistique (SFdS)</w:t>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657249v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchor Prediction: A Topic Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Companion Proceedings of the Web Conference 2022, April 25--29, 2022, Virtual Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3487553.3524927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outliers Detection in Functional Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Function-on-Function Mixture of Experts Regression Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classification and Data Science in the Digital Age - Book of Abstracts IFCS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2022, Porto (Portugal), Portugal. pp.77</w:t>
+              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Computational and Methodological Statistics. 16th International Conference on Computational and Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141050v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering et détection d'anomalies dans les données fonctionnelles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la Qualité d'Expérience dans les Réseaux Mobiles : Cas de la VoIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
+              <w:t xml:space="preserve">JDS'22 53es journées de la Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649201v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Gaussian Embedding of Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW '22: The ACM Web Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.2109-2119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3485447.3512084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Cox avec des données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliz Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France. https://jds22.sciencesconf.org/data/p./LivretJdS22_version_longue.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Experiment for Bayesian transferred model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data via Finite Mixture of Matrix-Variate Latent Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
+              <w:t xml:space="preserve">53émes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671090v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data via Finite Mixture of Matrix-Variate Latent Gaussians</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design of Experiment for Bayesian transferred model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Iapteff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53émes Journées de Statistique</w:t>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657066v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Transfer Learning to Improve Predictive Performance of an ODE-Based Kinetic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Iapteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 AIChE Spring Meeting and 18th Global Congress on Process Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual-RTM : un cadre général pour la modélisation de thématiques dans les réseaux de documents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Outlier detection in sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpelier, France</w:t>
+              <w:t xml:space="preserve">European Network for Business and Industrial Statistics -2021 Online conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565599v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier detection in sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Détection d'anomalies dans les données fonctionnelles multivariées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network for Business and Industrial Statistics -2021 Online conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens - 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561337v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies dans les données fonctionnelles multivariées.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contextual-RTM : un cadre général pour la modélisation de thématiques dans les réseaux de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens - 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Oléron, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561392v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Embedding of Linked Documents from a Pretrained Semantic Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence (IJCAI-20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Yokohama (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the hydrocracking process with kriging through Bayesian Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Iapteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 AIChE Virtual Spring Meeting and 17th Global Congress on Process Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Transfer Learning for modelling the hydrocracking process using kriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Iapteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lameiras Franco da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS-21 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies dans des données fonctionnelles multivariées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A bumpy journey: exploring deep Gaussian mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Claire Gormley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johann Mozul</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
+              <w:t xml:space="preserve">I Can't Believe It's Not Better @ NeurIPS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987148v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bumpy journey: exploring deep Gaussian mixture models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Détection d'anomalies dans des données fonctionnelles multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Can't Believe It's Not Better @ NeurIPS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985701v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference for transfer learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Iapteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Celse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Nice, France. pp.460-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-clustering contraint pour le résumé de matrices document-terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-clustering model for three-way data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Network Projection in Pretrained Word Embedding Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Conference on IR Research, ECIR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-clustering de courbes fonctionnelles multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri-clustering pour données de comptage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données fonctionnelles multivariées issues d'objets connectés : une méthode pour classer les individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saclay, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing large matrices of ordinal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision journalière de la consommation d’électricité à l’aide d’un modèle à espace d’états fonctionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Nagbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Des Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">funHDDC : extension du package R pour le clustering de courbes fonctionnelles multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-clustering de données textuelles et continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFdS 2018 - 50èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based co-clustering for functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CM Statistics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la vitesse du cheval de sport à partir de données accéléromètriques et gyroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de génération d'électricité à partir de sources renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Nagbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Prevision in Radio Access Networks Using Functional Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Slimen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GlobeCom 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Co-clustering for Ordinal Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-based co-clustering for functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Slimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Group on Model-Based Clustering Summer Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">48èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420648v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-clustering for hyperspectral images.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-Based Co-clustering for Ordinal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference in Spectral Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Working Group on Model-Based Clustering Summer Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383918v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based co-clustering for functional data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Co-clustering for hyperspectral images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th International Conference in Spectral Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383936v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based co-clustering for functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Slimen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle DFM pour une analyse comparative des systèmes de vélos en libre service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based co-clustering for ordinal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discriminative functional mixture model for a comparative analysis of bike sharing systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un algorithme EM pour une version parcimonieuse de l’analyse en composantes principales probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics 2015, 8th International Conference of the ERCIM working group on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGC 2015 - 15ème conférence internationale sur l'extraction et la gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241254v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme EM pour une version parcimonieuse de l’analyse en composantes principales probabiliste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Clustering multivariate ranking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2015 - 15ème conférence internationale sur l'extraction et la gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">60th World Statistics Congress – ISI2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241262v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering multivariate ranking data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The discriminative functional mixture model for a comparative analysis of bike sharing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th World Statistics Congress – ISI2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">CMStatistics 2015, 8th International Conference of the ERCIM working group on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241256v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle Linéaire Généralisé Hiérarchique Gamma-Poisson à 3 facteurs aléatoires - Application au contrôle de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loingeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">funFEM: an R package for functional data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Clustering and Model Selection for Multinomial Distribution: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Abul Hasnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnevay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Clustering in High Dimensional Probit Regression Models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Yengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de variance à 2 facteurs imbriqués sur données de comptage - Application au contrôle de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loingeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based clustering for multivariate functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM 2013, 6th International Conference of the ERCIM working group on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles mixtes en génétique animale : sélection de variables par optimisation combinatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Journées De Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rankclust: An R package for clustering multivariate partial rankings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering multivariate ordinal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM 2014 - The 7th International Conference of the ERCIM working group on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering multivariate ordinal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Summer Working Group on Model-Based Clustering of the Department of Statistics of the University of Washington</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection in high dimensional regression problems for genomic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Meeting on Computational Intelligence Methods for Bioinformatics and Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering multivariate functional data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coopération entre Optimisation Combinatoire et Statistiques pour la Sélection animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Preda</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cyprus. pp.353-366</w:t>
+              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943745v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération entre Optimisation Combinatoire et Statistiques pour la Sélection animale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Functional data clustering using density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Even</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">44èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749727v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional data clustering using density approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Curves clustering with approximation of the density of functional random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes Journées de Statistique organisée par la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgium</w:t>
+              <w:t xml:space="preserve">ESANN 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgium. pp.459--464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944008v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curves clustering with approximation of the density of functional random variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Clustering multivariate functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgium. pp.459--464</w:t>
+              <w:t xml:space="preserve">COMPSTAT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cyprus. pp.353-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944001v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection for high dimensional regression using local search and statistical criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoui, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative models for classification and clustering of spectroscopic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining combinatorial optimization and statistics to mine high-throughput genotyping data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Clustering of Time Series in Group-specific Functional Subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th annual conference of the International Federation of Classification Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de modèles de mélanges gaussiens pour la classification supervisés de données spectroscopiques (de grande dimension)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mixtures of regressions : improving predictive inference when population has changed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th conference on Computational Methods for Modelling and Learning in Social and Human Sciences (MASHS'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génératifs de rangs relatifs à un algorithme de tri par insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian mixture models for the classification of high-dimensional data Application to near infrared spectroscopy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Chemometrics in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles adaptatifs pour les mélanges de régressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles adaptatifs pour les mélanges de régressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelizing the ACGT OncoSimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Advanced Research Workshop on In Silico Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey. online proceedings: http://www.3rd-iarwiso.iccs.ntua.gr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive linear models in regression for the modeling of housing market in different U.S. cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods for Modelling and Learning in Social and Human Sciences (MASHS'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive linear models for regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st joint meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Noé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Bio-Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Gdansk,, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00178325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité globale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Advances in methods for Uncertainty and Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devictoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Pau, France. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop level 2 PSA and severe accident managment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195935v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in methods for Uncertainty and Sensitivity Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devictoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop level 2 PSA and severe accident managment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">36ème Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pau, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195941v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité pour modèles à entrées corrélées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devictoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Maîtrise des Risques et Sureté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis in presence of Model Uncerainty and Correlated Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devictoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Sensitivity Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Santa-Fe - Nouveau Mexique, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14148,923 +14355,923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics Enhanced by Heterogeneous Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de clôture CIROQUO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ecully, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Cox Regression Estimates Using the Stochastic Approximation Expectation-Maximization Algorithm to Handle Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliz Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Survival Analysis for Junior Researchers (SAfJR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Longitudinal Mixed Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group on Model-Based Clustering summer session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group on Model-Based Clustering summer session 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience’s Prediction in Mobile Networks : The case of VoIP service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring school «Statlearn: challenging problems in statistical learning»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StatLearn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Cox avec des données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliz Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statlearn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargèse (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mixedClust: an R package for mixed data classiication, clustering and co-clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Summer Session Working Group on Model-Based Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed prediction of the sport horse from accelerometric and gyroscopic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Functional and Operatorial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, LA COROGNE, Spain. 4th International Workshop on Functional and Operatorial Statistics, 1 p, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15074,356 +15281,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Regression in High Dimension and/or for Correlated Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D; Fraix-Burnet; D. Valls-Gabaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics for Astrophysics Methods and Applications of the Regression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-165, 2014, EAS Publications Series, 978-2-7598-1729-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1466011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARAMETRIC LINK MODELS FOR KNOWLEDGE TRANSFER IN STATISTICAL LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Beninel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dragan Ilic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Transfer: Practices, Types and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classement de données binaires lorsque les populations d'apprentissage et de test sont différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining et apprentissage statistique : application en assurance, banque et marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépadues, pp.109-130, 2007, Revue des Nouvelles Technologies de l'Information, 9782854287943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15433,130 +15640,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de pesée notamment pour la pesée de véhicules montés sur roues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3143115. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15566,205 +15773,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based co-clustering: high dimension &amp; estimation challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Co-Clustering: High Dimension and Estimation Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15774,1165 +15981,1165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FunCast: a forecasting model for functional data using covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selman Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Allio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous transfer learning for highly non-linear regression tasks with application to the hydrotreatment of tire pyrolysis feedstocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern matching for multivariate time series forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ah-Pine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Approximation of EM Algorithm for Handling Missing Data in Cox Regression Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliz Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MMM: Clustering Multivariate Longitudinal Mixed-type Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of Cox regression models with L 1 -penalization for modeling patients survival time after liver transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliz Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Dousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Penalized Spline Estimator for Functional Linear Regression with Functional Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120709v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Network Embedding: Coping for Missing Content and Missing Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of energy waste in French households thanks to a co-clustering model for multivariate functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to estimate horse speed at canter from IMU data with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a novel evolutionary algorithm for genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16942,100 +17149,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l'analyse de sensibilité et à l'analyse discriminante généralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17045,91 +17252,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'apprentissage statistique à base de modèles génératifs pour données complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université des Sciences et Technologie de Lille - Lille I, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00761184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17139,91 +17346,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du niveau d’information des militaires français vis-à-vis de la vaccination. Enquête auprès des militaires de l’Armée de Terre des régions Bourgogne et Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01733949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17233,819 +17440,819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PenFFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FREG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-Based Co-Clustering of Functional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sanja Samardžić</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:58d3c547992a517e10da95285abb7ad7f4c8ae03;origin=https://hal.archives-ouvertes.fr/hal-04832128;visit=swh:1:snp:dae1bda07c8005c11f123763e3d9bd5ead6c85c7;anchor=swh:1:rel:a4e375b68d70d12dfcd47ef861eb40466014b62f;path=/⟩</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0eab93e23e6bb95c94c6c14c3ebd3bd0a81bf478;origin=https://hal.archives-ouvertes.fr/hal-04847690;visit=swh:1:snp:379a0e7880fe2d0fcf33ce0fd938b79f2c388145;anchor=swh:1:rel:e2ce0df901c7c9cbe2c9b08784703bc8b32faca1;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832128v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Co-Clustering of Functional Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FREG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Schmutz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Samardžić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:0eab93e23e6bb95c94c6c14c3ebd3bd0a81bf478;origin=https://hal.archives-ouvertes.fr/hal-04847690;visit=swh:1:snp:379a0e7880fe2d0fcf33ce0fd938b79f2c388145;anchor=swh:1:rel:e2ce0df901c7c9cbe2c9b08784703bc8b32faca1;path=/⟩</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:58d3c547992a517e10da95285abb7ad7f4c8ae03;origin=https://hal.archives-ouvertes.fr/hal-04832128;visit=swh:1:snp:dae1bda07c8005c11f123763e3d9bd5ead6c85c7;anchor=swh:1:rel:a4e375b68d70d12dfcd47ef861eb40466014b62f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847690v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rankcluster:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c952432b6101efd0753ad6577aedb6713ccca00b;origin=https://hal.archives-ouvertes.fr/hal-04849347;visit=swh:1:snp:680a7111cc9a40d6777ac11a88bb4b3afa4047c5;anchor=swh:1:rel:55695d02ccf30d8649aa7648e47865aea4f1e52a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mixedClust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5c73c2670391958c684ae6d41c993b7ba96bf497;origin=https://hal.archives-ouvertes.fr/hal-04846828;visit=swh:1:snp:d603e77135a51d4c31ce499c83628309cc223d03;anchor=swh:1:rel:0d880f7579009f2c0d6519084919c8f2f230574a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">funHDDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:4be8b83ba7a2cee969df672cf1bf589bba0a8095;origin=https://hal.archives-ouvertes.fr/hal-04848170;visit=swh:1:snp:70ec4344f3779c0db836a010d9971646e1fbd502;anchor=swh:1:rel:879f9c3999673e28b60bb2f786c31090a400d6bc;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">funFEM: Clustering in the Discriminative Functional Subspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:06ab73a52ef37b520f00abf288369eac105a31e0;origin=https://hal.archives-ouvertes.fr/hal-04849450;visit=swh:1:snp:b60243550abc2d97cb5c63c27bdda7ed74bbb2b5;anchor=swh:1:rel:d1cae8feb815c22ddcfa8fd19475ef28e5c9ac75;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ordinalClust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:133adef1b5c46bad3958d2e371b3bc11080d9301;origin=https://hal.archives-ouvertes.fr/hal-04846833;visit=swh:1:snp:08f8b22c714c9d0e9f16c2439e5d4b8fddde0459;anchor=swh:1:rel:0ab9e807a7e62bc04ebf29d1e0e229e4ddb4406f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId355"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18113,51 +18320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F944482D"/>
+    <w:nsid w:val="5CFA9103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18344,51 +18551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-jacques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4808-2781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098191551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Columbu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-025-09529-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ventura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zuccolotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-025-09521-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Iapteff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c03862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-023-09441-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107427v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Samard&#382;i&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862177v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schmutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simoes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255849v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Amovin-Assagba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678800v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935247v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652467v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-00958-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020518" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115294v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893457v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Slimen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Allio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1764033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualberto Asencio-Cort&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643910v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701258v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Nagbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.02.055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448299v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2018.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204613v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Abul Hasnat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2017.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF7J3ZQD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2016.a3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052447v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9585-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2016-006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra Bansal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulabha Pathak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-015-0731-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024186v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOAS861" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477597v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2012.758737" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764927v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840692v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimonprez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2014-010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713334v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.12.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-013-0158-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628247v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.11.042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441209v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559561v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0095-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459947v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1355" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305987v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316080v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arena" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andreoletti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leveque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNJCSNH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194061v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devictoc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWQPNVWK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malthete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canceill" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BAB376EC968E48863EDFA1E5A78574CE3FEA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555117v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Abed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Sezgin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mokrani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297926v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04590660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Lebreton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Neveu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645821v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz Peyraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupuy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524927" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03649201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016168v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512084" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671090v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lameiras Franco da Costa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561337v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mozul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Claire Gormley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949095v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797493v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705301v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705298v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thebault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383927v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152840v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loingeville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guarini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383951v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203561v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943732v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944005v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749727v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944001v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749708v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944002v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542896v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouveyron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494777v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386638v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272874v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272875v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195935v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195943v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195938v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849830v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657085v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949171v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770173v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2014/02/contents/contents.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1466011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WV8HLH5T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942660v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Beninel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lourme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684683v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442714v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04862826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349994v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106642v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807626v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745787v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Faivre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dousse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516908v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313036v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351167v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100660v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011169v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761184v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832128v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d3c547992a517e10da95285abb7ad7f4c8ae03;origin=https://hal.archives-ouvertes.fr/hal-04832128;visit=swh:1:snp:dae1bda07c8005c11f123763e3d9bd5ead6c85c7;anchor=swh:1:rel:a4e375b68d70d12dfcd47ef861eb40466014b62f;path=/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847690v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0eab93e23e6bb95c94c6c14c3ebd3bd0a81bf478;origin=https://hal.archives-ouvertes.fr/hal-04847690;visit=swh:1:snp:379a0e7880fe2d0fcf33ce0fd938b79f2c388145;anchor=swh:1:rel:e2ce0df901c7c9cbe2c9b08784703bc8b32faca1;path=/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849347v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c952432b6101efd0753ad6577aedb6713ccca00b;origin=https://hal.archives-ouvertes.fr/hal-04849347;visit=swh:1:snp:680a7111cc9a40d6777ac11a88bb4b3afa4047c5;anchor=swh:1:rel:55695d02ccf30d8649aa7648e47865aea4f1e52a;path=/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c73c2670391958c684ae6d41c993b7ba96bf497;origin=https://hal.archives-ouvertes.fr/hal-04846828;visit=swh:1:snp:d603e77135a51d4c31ce499c83628309cc223d03;anchor=swh:1:rel:0d880f7579009f2c0d6519084919c8f2f230574a;path=/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848170v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4be8b83ba7a2cee969df672cf1bf589bba0a8095;origin=https://hal.archives-ouvertes.fr/hal-04848170;visit=swh:1:snp:70ec4344f3779c0db836a010d9971646e1fbd502;anchor=swh:1:rel:879f9c3999673e28b60bb2f786c31090a400d6bc;path=/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06ab73a52ef37b520f00abf288369eac105a31e0;origin=https://hal.archives-ouvertes.fr/hal-04849450;visit=swh:1:snp:b60243550abc2d97cb5c63c27bdda7ed74bbb2b5;anchor=swh:1:rel:d1cae8feb815c22ddcfa8fd19475ef28e5c9ac75;path=/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846833v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:133adef1b5c46bad3958d2e371b3bc11080d9301;origin=https://hal.archives-ouvertes.fr/hal-04846833;visit=swh:1:snp:08f8b22c714c9d0e9f16c2439e5d4b8fddde0459;anchor=swh:1:rel:0ab9e807a7e62bc04ebf29d1e0e229e4ddb4406f;path=/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-jacques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4808-2781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098191551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=wD9lj5MAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ventura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zuccolotto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Columbu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-025-09529-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-025-09521-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brendan Murphy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/6v7b-8483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-023-09441-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Iapteff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c03862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862177v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schmutz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simoes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107427v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Samard&#382;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255849v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Amovin-Assagba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678800v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935247v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652467v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-00958-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020518" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115294v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107315" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893457v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106866" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Slimen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Allio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1764033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualberto Asencio-Cort&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643910v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701258v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Nagbe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051120" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.02.055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448299v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2018.01.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204613v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Abul Hasnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2017.03.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF7J3ZQD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367941v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2016.a3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052447v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9585-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2016-006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra Bansal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulabha Pathak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-015-0731-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024186v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOAS861" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477597v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2012.758737" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764927v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840692v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimonprez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2014-010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713334v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.12.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-013-0158-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441209v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.08.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628247v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.11.042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559561v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0095-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305987v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459947v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1355" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316080v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andreoletti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leveque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNJCSNH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devictoc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWQPNVWK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216484v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malthete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canceill" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976301" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BAB376EC968E48863EDFA1E5A78574CE3FEA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555117v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Abed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Sezgin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mokrani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297926v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04590660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Lebreton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Neveu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849671v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz Peyraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03649201v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685626v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupuy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524927" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512084" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671090v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lameiras Franco da Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652500v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561337v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343904v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985701v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Claire Gormley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mozul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561440v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490028v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115353v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785221v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705301v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705298v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thebault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383936v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420648v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383918v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383920v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383938v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241262v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241254v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loingeville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guarini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383951v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100633v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944005v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943733v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749727v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944008v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944001v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943745v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749708v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouveyron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494777v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529634v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707061v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272874v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272875v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195935v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195938v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080608v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849830v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949171v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770173v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115109v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2014/02/contents/contents.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1466011" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WV8HLH5T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942660v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Beninel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lourme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851019v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684683v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442714v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04862826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038816v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349994v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106642v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057848v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807626v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745787v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Faivre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dousse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351167v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100660v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011169v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761184v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733949v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847690v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0eab93e23e6bb95c94c6c14c3ebd3bd0a81bf478;origin=https://hal.archives-ouvertes.fr/hal-04847690;visit=swh:1:snp:379a0e7880fe2d0fcf33ce0fd938b79f2c388145;anchor=swh:1:rel:e2ce0df901c7c9cbe2c9b08784703bc8b32faca1;path=/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832128v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d3c547992a517e10da95285abb7ad7f4c8ae03;origin=https://hal.archives-ouvertes.fr/hal-04832128;visit=swh:1:snp:dae1bda07c8005c11f123763e3d9bd5ead6c85c7;anchor=swh:1:rel:a4e375b68d70d12dfcd47ef861eb40466014b62f;path=/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c952432b6101efd0753ad6577aedb6713ccca00b;origin=https://hal.archives-ouvertes.fr/hal-04849347;visit=swh:1:snp:680a7111cc9a40d6777ac11a88bb4b3afa4047c5;anchor=swh:1:rel:55695d02ccf30d8649aa7648e47865aea4f1e52a;path=/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846828v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c73c2670391958c684ae6d41c993b7ba96bf497;origin=https://hal.archives-ouvertes.fr/hal-04846828;visit=swh:1:snp:d603e77135a51d4c31ce499c83628309cc223d03;anchor=swh:1:rel:0d880f7579009f2c0d6519084919c8f2f230574a;path=/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848170v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4be8b83ba7a2cee969df672cf1bf589bba0a8095;origin=https://hal.archives-ouvertes.fr/hal-04848170;visit=swh:1:snp:70ec4344f3779c0db836a010d9971646e1fbd502;anchor=swh:1:rel:879f9c3999673e28b60bb2f786c31090a400d6bc;path=/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849450v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06ab73a52ef37b520f00abf288369eac105a31e0;origin=https://hal.archives-ouvertes.fr/hal-04849450;visit=swh:1:snp:b60243550abc2d97cb5c63c27bdda7ed74bbb2b5;anchor=swh:1:rel:d1cae8feb815c22ddcfa8fd19475ef28e5c9ac75;path=/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846833v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:133adef1b5c46bad3958d2e371b3bc11080d9301;origin=https://hal.archives-ouvertes.fr/hal-04846833;visit=swh:1:snp:08f8b22c714c9d0e9f16c2439e5d4b8fddde0459;anchor=swh:1:rel:0ab9e807a7e62bc04ebf29d1e0e229e4ddb4406f;path=/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>