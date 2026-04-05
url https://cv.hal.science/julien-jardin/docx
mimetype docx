--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -91,195 +91,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t>
+                <w:t xml:space="preserve">Characterization of peptides released from gluten-free climate-smart cowpea-based pasta during gastric and intestinal in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
+                <w:t xml:space="preserve">P. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t>
+              <w:t xml:space="preserve">, 2026, 505, pp.148104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683653v1</w:t>
+                <w:t xml:space="preserve">hal-05566725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitarget Peptides Released by In Vitro Static Gastrointestinal Digestion of an Amaranth Protein Beverage</w:t>
               </w:r>
@@ -393,5006 +393,5006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the anti-inflammatory effects of postbiotic proteins from Lactobacillus delbrueckii CIDCA 133 on inflammatory bowel disease model</w:t>
+                <w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Munis Campos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rhayane Cristina dos Santos Viegas</w:t>
+                <w:t xml:space="preserve">Valerie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134216⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670323v1</w:t>
+                <w:t xml:space="preserve">hal-04683653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic digestion of a high protein beverage based on amaranth: Structural changes and antihypertensive activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the anti-inflammatory effects of postbiotic proteins from Lactobacillus delbrueckii CIDCA 133 on inflammatory bowel disease model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago E Suárez</w:t>
+                <w:t xml:space="preserve">Gabriela Munis Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Rhayane Cristina dos Santos Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187, pp.114416. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.134216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638822v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t>
+                <w:t xml:space="preserve">Dynamic digestion of a high protein beverage based on amaranth: Structural changes and antihypertensive activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Charton</w:t>
+                <w:t xml:space="preserve">Santiago E Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Menard</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 187, pp.114416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699103v1</w:t>
+                <w:t xml:space="preserve">hal-04638822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide bonds cleaved by pepsin are affected by the morphology of heat-induced ovalbumin aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 458, pp.140260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different culture media and purification methods unveil the core proteome of Propionibacterium freudenreichii -derived extracellular vesicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+                <w:t xml:space="preserve">Olivia Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsml/uqad029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128282v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t>
+                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Morzel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246054v1</w:t>
+                <w:t xml:space="preserve">hal-04100253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chauvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.9377 - 9390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100253v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t>
+                <w:t xml:space="preserve">Different culture media and purification methods unveil the core proteome of Propionibacterium freudenreichii -derived extracellular vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reto Portmann</w:t>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniela Barile</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t>
+              <w:t xml:space="preserve">microLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsml/uqad029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094987v1</w:t>
+                <w:t xml:space="preserve">hal-04128282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+                <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
+                <w:t xml:space="preserve">Lychou Abbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Jesus de Sousa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andria Dos</w:t>
+                <w:t xml:space="preserve">Daniela Barile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308495v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated dynamic digestion reveals different peptide releases from human milk processed by means of holder or high temperature-short time pasteurization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Peila</w:t>
+                <w:t xml:space="preserve">Thiago Jesus de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Dos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130998⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (364), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367436v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from a proteomic comparative analysis highlight differential adaptation of Lactobacillus delbrueckii subsp. bulgaricus to cow milk versus to soy milk environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45, pp.108653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106, pp.104042. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacture of Whey Protein Hydrolysates Using Plant Enzymes: Effect of Processing Conditions and Simulated Gastrointestinal Digestion on Angiotensin-I-Converting Enzyme (ACE) Inhibitory Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peslerbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Fellenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo AIbáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (16), pp.2429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods11162429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little Impact of NaCl Reduction in Swiss-Type Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2022.888179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Environmental Conditions on the Protein Content of Staphylococcus aureus and Its Derived Extracellular Vesicles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulated dynamic digestion reveals different peptide releases from human milk processed by means of holder or high temperature-short time pasteurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Peila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091808⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 369, pp.130998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780474v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Halabi</w:t>
+                <w:t xml:space="preserve">Impact of Environmental Conditions on the Protein Content of Staphylococcus aureus and Its Derived Extracellular Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Svetlana Chabelskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518858v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137714v1</w:t>
+                <w:t xml:space="preserve">hal-03518858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03248112v1</w:t>
+                <w:t xml:space="preserve">hal-03137714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362, pp.130098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197084v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142882v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Gaucher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033520v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Torcello-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.5240-5256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.6921-6932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648534v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson L Folador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638124v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Peptidases in Intestinal Brush Border Membranes on the Absorption of Oligopeptides from Whey Protein Hydrolysate: An Ex Vivo Study Using an Ussing Chamber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Torcello-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9101415⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.5240-5256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974202v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edson L Folador</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885846v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916319v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of protein aggregation in wheat-legume mixed pasta diets on their in vitro digestion kinetics in comparison to “rapid” and “slow” animal proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Peptidases in Intestinal Brush Border Membranes on the Absorption of Oligopeptides from Whey Protein Hydrolysate: An Ex Vivo Study Using an Ussing Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ozorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellinger-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+                <w:t xml:space="preserve">Lourdes M C Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232425⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9101415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571795v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastrointestinal digestion enhances the endothelium-dependent vasodilation of a whey hydrolysate in rat aortic rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Ozorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Kimie Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália Kimie Matsubara</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Eduardo da Silva Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.109188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal activity of fermented dairy ingredients: Identification of antifungal compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Garnier</w:t>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Penland</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 322, pp.108574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Effect of protein aggregation in wheat-legume mixed pasta diets on their in vitro digestion kinetics in comparison to “rapid” and “slow” animal proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.104932. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02404929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima El-Hatmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15548⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.104932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276421v1</w:t>
+                <w:t xml:space="preserve">hal-02404929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and drawbacks of osmotic adjustment in Propionibacterium freudenreichii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+                <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima El-Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.4844-4856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150444v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 Osmoadaptation Coupled to Acid-Adaptation Increases Its Viability During Freeze-Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (article 2324), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Kroell</w:t>
+                <w:t xml:space="preserve">Benefits and drawbacks of osmotic adjustment in Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 204, pp.103400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984298v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+                <w:t xml:space="preserve">Samira Cassia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">Florian Kroell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02548⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901454v1</w:t>
+                <w:t xml:space="preserve">hal-01984298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Extracellular Vesicles Elicit an Immunostimulatory Response in vivo on the Murine Mammary Gland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
+                <w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Breyne</w:t>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (article 277), pp.277. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 article 2548, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860012v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation of the Surface Layer Protein SlpB Has Pleiotropic Effects in the Probiotic Propionibacterium freudenreichii CIRM-BIA 129</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanderson M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5476,5565 +5476,5569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casesidin-like anti-bacterial peptides in peptic hydrolysate of camel milk β-casein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus aureus Extracellular Vesicles Elicit an Immunostimulatory Response in vivo on the Murine Mammary Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Almi-Sebbane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Adt</w:t>
+                <w:t xml:space="preserve">Koen Breyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evelyne Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.06.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (article 277), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892954v1</w:t>
+                <w:t xml:space="preserve">hal-01860012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Luron</w:t>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (2), pp.463-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Casesidin-like anti-bacterial peptides in peptic hydrolysate of camel milk β-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Almi-Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Nau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Emmanuel Bettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454637v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ser2 from Serratia liquefaciens L53: A new heat stable protease able to destabilize UHT milk during its storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Faria Silva Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baglinière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.054⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476516v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteolysis of casein micelles by heat-stable protease secreted by Serratia liquefaciens leads to the destabilisation of UHT milk during its storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fernandes de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Dantas Vanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68, pp.38-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Faria Silva Souza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouchard</w:t>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506640v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterization of dairy gel obtained by a proteolytic extract from Calotropis procera – A comparison with chymosin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ser2 from Serratia liquefaciens L53: A new heat stable protease able to destabilize UHT milk during its storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayanatou Issa Ado</w:t>
+                <w:t xml:space="preserve">Rafael Locatelli Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhadji Gounga Mahamadou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arlette Leduc</w:t>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232, pp.405-412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.039⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 229, pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510012v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical characterization of dairy gel obtained by a proteolytic extract from Calotropis procera – A comparison with chymosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayanatou Issa Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadji Gounga Mahamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+                <w:t xml:space="preserve">Arlette Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.405-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510019v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Deplanche</w:t>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535209v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic profiling of camel and cow milk proteins under heat treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Attia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.08.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (article 1033), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356901v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic profiling of camel and cow milk proteins under heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Felfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.A. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54, pp.315-327. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216, pp.161-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454556v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (15), pp.4641-4651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395012v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb-Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454632v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.315-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640017v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira C. de Oliveira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (1), pp.202-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358601v1</w:t>
+                <w:t xml:space="preserve">hal-02640017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterisation of a milk polar lipids enriched ingredient from fresh industrial liquid butter serum: Combination of physico-chemical modifications and technological treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
+                <w:t xml:space="preserve">Marielle Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Blot</w:t>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beaucher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.26-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bioactive peptides derived from caseins, glycosylation-dependent cell adhesion molecule-1 (GlyCAM-1), and peptidoglycan recognition protein-1 (PGRP-1) in fermented camel milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira C. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima El Hatmi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chantal Poirson</w:t>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.01.021⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278824v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-Casein(94-123)-derived peptides differently modulate production of mucins in intestinal goblet cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of bioactive peptides derived from caseins, glycosylation-dependent cell adhesion molecule-1 (GlyCAM-1), and peptidoglycan recognition protein-1 (PGRP-1) in fermented camel milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+                <w:t xml:space="preserve">Touhami Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Chantal Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029914000533⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209757v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phenol-soluble modulin α induce G2/M phase transition delay in eukaryotic HeLa cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Aouar Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (5), pp.1950-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.14-260513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209878v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197345v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-soluble modulin α induce G2/M phase transition delay in eukaryotic HeLa cells.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Beta-Casein(94-123)-derived peptides differently modulate production of mucins in intestinal goblet cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.14-260513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (1), pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029914000533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209778v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209735v1</w:t>
+                <w:t xml:space="preserve">hal-01209878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis of milk proteins by AprX, an extracellular protease identified in [i]Pseudomonas[/i] LBSA1 isolated from bulk raw milk, and implications for the stability of UHT milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Matéos</w:t>
+                <w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Guyard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+                <w:t xml:space="preserve">Marine Nurdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49, pp.78-88. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, Part A (Part A), pp.575--585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160599v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteolysis of milk proteins by AprX, an extracellular protease identified in [i]Pseudomonas[/i] LBSA1 isolated from bulk raw milk, and implications for the stability of UHT milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+                <w:t xml:space="preserve">Aurélie Matéos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+                <w:t xml:space="preserve">Muriel Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94, pp.205-224. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.78-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209601v1</w:t>
+                <w:t xml:space="preserve">hal-01160599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovotransferrin Plays a Major Role in the Strong Bactericidal Effect of Egg White against the Bacillus cereus Group.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-13-473⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209646v1</w:t>
+                <w:t xml:space="preserve">hal-01189975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.192-202. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.205-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189975v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a free form of the Streptococcus thermophilus cell envelope protease PrtS as a tool to produce bioactive peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ovotransferrin Plays a Major Role in the Strong Bactericidal Effect of Egg White against the Bacillus cereus Group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oun Ki Chang</w:t>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Roux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (6), pp.955-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-13-473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209572v1</w:t>
+                <w:t xml:space="preserve">hal-01209646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological proteome analysis of [i]Corynebacterium pseudotuberculosis[/i] isolated from different hosts reveals novel candidates for prophylactics to control caseous lymphadenitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Faria Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+                <w:t xml:space="preserve">Wanderson Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 174, pp.255-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The naturally competent strain Streptococcus thermophilus LMD-9 as a new tool to anchor heterologous proteins on the cell surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of a free form of the Streptococcus thermophilus cell envelope protease PrtS as a tool to produce bioactive peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oun Ki Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahoefa Ablavi Awussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-13-82⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209649v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Peton</w:t>
+                <w:t xml:space="preserve">The naturally competent strain Streptococcus thermophilus LMD-9 as a new tool to anchor heterologous proteins on the cell surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S Bouchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (82), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-13-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290602v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639243v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent of ovalbumin in vitro digestion and the nature of generated peptides are modulated by the morphology of protein aggregates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shane M. Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 157, pp.429-438. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209588v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The extent of ovalbumin in vitro digestion and the nature of generated peptides are modulated by the morphology of protein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane M. Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157, pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01209746v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Le Plenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01209743v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of milk-derived bioactive peptides by cell-associated extracellular peptidases of Streptococcus thermophilus.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Perrin</w:t>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97 (22), pp.9787-9799. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5245-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209516v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Lactobacillus helveticus[/i] as a tool to change proteolysis and functionality in Swiss-type cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrolysis of milk-derived bioactive peptides by cell-associated extracellular peptidases of Streptococcus thermophilus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Hafeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Mekmene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Corre</w:t>
+                <w:t xml:space="preserve">Clarisse Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-6179⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (22), pp.9787-9799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5245-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191386v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis of ultra high temperature-treated casein micelles by AprX enzyme from Pseudomonas fluorescens F induces their destabilisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">[i]Lactobacillus helveticus[/i] as a tool to change proteolysis and functionality in Swiss-type cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2013.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (3), pp.1455-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-6179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209417v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential release of milk protein-derived bioactive peptides in the jejunum in healthy humans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proteolysis of ultra high temperature-treated casein micelles by AprX enzyme from Pseudomonas fluorescens F induces their destabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Matéos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tome´</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp.1314 - 1323. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.055202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547487v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural consequences of dry heating on alpha-lactalbumin and beta-lactoglobulin at pH 6.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential release of milk protein-derived bioactive peptides in the jejunum in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Tome´</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, pp.899-906. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.1314 - 1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.055202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209406v1</w:t>
+                <w:t xml:space="preserve">hal-01547487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus proteins differentially produced in ewe gangrenous mastitis or ewe milk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural consequences of dry heating on alpha-lactalbumin and beta-lactoglobulin at pH 6.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.013⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.899-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209415v1</w:t>
+                <w:t xml:space="preserve">hal-01209406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomic analysis of bacterial enzymes released in cheese during ripening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus proteins differentially produced in ewe gangrenous mastitis or ewe milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Piot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 155 (1-2), pp.19-28. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.150-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209299v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
@@ -11046,77 +11050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
@@ -11148,3559 +11152,3689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantitative proteomic analysis of bacterial enzymes released in cheese during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John.A Mcculloch</w:t>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 157 (3-4), pp.439-447. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155 (1-2), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209309v1</w:t>
+                <w:t xml:space="preserve">hal-01209299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo digestion of infant formula in piglets: protein digestion kinetics and release of bioactive peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morgan</w:t>
+                <w:t xml:space="preserve">Isabelle Cuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cuinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (12), pp.2105-2114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S000711451200027X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative variability of the caseinolytic potential of different strains of [i]Pseudomonas fluorescens[/i]: Implications for the stability of casein micelles of UHT milks during their storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John.A Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.06.099⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (3-4), pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209315v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Quantitative and qualitative variability of the caseinolytic potential of different strains of [i]Pseudomonas fluorescens[/i]: Implications for the stability of casein micelles of UHT milks during their storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Matéos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (4), pp.2593-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.06.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02363413v1</w:t>
+                <w:t xml:space="preserve">hal-01209315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189501v1</w:t>
+                <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
+                <w:t xml:space="preserve">Simultaneous Presence of PrtH and PrtH2 Proteinases in Lactobacillus helveticus Strains Improves Breakdown of the Pure alpha s1-Casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (1), pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01466-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00712828v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Desfougeres</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (35), pp.30481-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729259v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00712828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Presence of PrtH and PrtH2 Proteinases in Lactobacillus helveticus Strains Improves Breakdown of the Pure alpha s1-Casein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01466-10⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.156-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454157v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommonly thorough hydrolysis of peptides during ripening of Ragusano cheese revealed by tandem mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéfania Carpino</w:t>
+                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">David Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (23), pp.12443-12452. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf2027268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454142v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uncommonly thorough hydrolysis of peptides during ripening of Ragusano cheese revealed by tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfania Carpino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pulido</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (35), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (23), pp.12443-12452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf2027268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454159v1</w:t>
+                <w:t xml:space="preserve">hal-01454142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (35), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301372v1</w:t>
+                <w:t xml:space="preserve">hal-01454159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t>
+              <w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484162v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of milk during powder manufacture increases casein resistance to simulated infant digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13228-010-0003-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454180v1</w:t>
+                <w:t xml:space="preserve">hal-04301372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454130v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Heat treatment of milk during powder manufacture increases casein resistance to simulated infant digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13228-010-0003-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204238v1</w:t>
+                <w:t xml:space="preserve">hal-01454180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04301374v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation and Coordination Bond of Mineral Inhibit the Hydrolysis of the β-Casein (1-25) Peptide by Intestinal Brush-Border Membrane Enzymes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf100568r⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454116v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii, a ripening process bacterium involved in emmental cheese lipolysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phosphorylation and Coordination Bond of Mineral Inhibit the Hydrolysis of the β-Casein (1-25) Peptide by Intestinal Brush-Border Membrane Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Coirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02453-09⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (13), pp.7955-7961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf100568r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461599v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casein Micelle Dispersions under Osmotic Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii, a ripening process bacterium involved in emmental cheese lipolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">F. Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.006⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (4), pp.1181-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02453-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454090v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Application of a upp-Based Counterselective Gene Replacement System for the Study of the S-Layer Protein SlpX of Lactobacillus acidophilus NCFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Jun Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Azcarate-Peril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Dupas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Adt</w:t>
+                <w:t xml:space="preserve">Sarah O'Flaherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cottaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+                <w:t xml:space="preserve">Evelyn Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Molle</w:t>
+                <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 89 (6), pp.519-529. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (10), pp.3093-3105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02502-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895716v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Application of a upp-Based Counterselective Gene Replacement System for the Study of the S-Layer Protein SlpX of Lactobacillus acidophilus NCFM</w:t>
+                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Jun Goh</w:t>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Azcarate-Peril</w:t>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah O'Flaherty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Valence</w:t>
+                <w:t xml:space="preserve">Daniel Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02502-08⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454102v1</w:t>
+                <w:t xml:space="preserve">hal-00895716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrospray and matrix-assisted laser desorption ionization on the same hybrid quadrupole time-of-flight tandem mass spectrometer: Application to bidimensional liquid chromatography of proteins from bovine milk fraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Casein Micelle Dispersions under Osmotic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.01.017⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (2), pp.693-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454079v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrections to Casein Micelle Dispersions under Osmotic Stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of electrospray and matrix-assisted laser desorption ionization on the same hybrid quadrupole time-of-flight tandem mass spectrometer: Application to bidimensional liquid chromatography of proteins from bovine milk fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1216, pp.2424-2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05184376v1</w:t>
+                <w:t xml:space="preserve">hal-01454079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of milk and bacteria used in fermented dairy products: From qualitative to quantitative advances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corrections to Casein Micelle Dispersions under Osmotic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2008-1476⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454099v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper modulates the heat-induced sulfhydryl/disulfide interchange reactions of beta-Lactoglobulin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proteomics of milk and bacteria used in fermented dairy products: From qualitative to quantitative advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 116 (4), pp.884-891. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92, pp.811-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.03.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729989v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Copper modulates the heat-induced sulfhydryl/disulfide interchange reactions of beta-Lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (4), pp.884-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.03.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Glycosylations of K-casein-derived caseinomacropeptide reduce its accessibility to endo- but not exointestinal brush border membrane peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56, pp.8166-8173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf801140d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14710,147 +14844,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Probiogenomics Analysis of the Commensal Escherichia Coli CEC15 as a Potential Probiotic Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Vinicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago de Jesus Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14860,249 +14994,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on EFSA project OC/EFSA/GMO/2017/01 “In vitro protein digestibility” (Allergestion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Torcello‐gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] EFSA project OC/EFSA/GMO/2017/01, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des bactéries par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] auto-saisine. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId494"/>
+      <w:footerReference w:type="default" r:id="rId498"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15249,51 +15383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Su&#225;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiroga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Sabbione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Nardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-024-01243-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munis Campos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhayane Cristina dos Santos Viegas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134216" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Su&#225;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peslerbes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fellenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo AIb&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162429" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091808" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ozorio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellinger-Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M C Cabral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101415" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Kimie Matsubara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo da Silva Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109188" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00277" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baglini&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Locatelli Salgado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dantas Vanetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.12.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510012v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Felfoul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ayadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.08.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.08.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poirson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.01.021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209757v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Estienne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029914000533" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-260513" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160599v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.04.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209572v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oun Ki Chang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209718v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Silva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.08.024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06974W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209516v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Perrin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5245-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GZSW3BB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209417v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.02.011" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547487v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome&#180;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.055202" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454196v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cuinet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200027X" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209315v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.099" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7GFQ1B9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301372v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900142" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNRL49F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484162v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900582" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4CSVPVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454130v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301374v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454116v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coirre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100568r" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461599v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dherb&#233;court" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Maillard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baglini&#232;re" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02453-09" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454090v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454102v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun Goh" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Azcarate-Peril" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O'Flaherty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Durmaz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02502-08" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184376v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.006" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173375v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801140d" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WSDLSXV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789096v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454380v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Su&#225;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiroga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Sabbione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Nardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-024-01243-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munis Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhayane Cristina dos Santos Viegas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Su&#225;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peslerbes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fellenberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo AIb&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ozorio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellinger-Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M C Cabral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648947v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Kimie Matsubara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo da Silva Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109188" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571795v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232425" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860012v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00277" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baglini&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dantas Vanetti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.12.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Locatelli Salgado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.039" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Felfoul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ayadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.08.007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454522v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.08.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poirson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.01.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209778v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-260513" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209757v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Estienne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029914000533" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.04.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209718v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Silva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.08.024" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06974W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209572v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oun Ki Chang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209516v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5245-7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GZSW3BB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209417v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.02.011" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547487v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome&#180;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.055202" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454196v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cuinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200027X" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209315v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.099" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7GFQ1B9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454130v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900142" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNRL49F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301372v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484162v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900582" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4CSVPVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301374v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454116v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coirre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100568r" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461599v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dherb&#233;court" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Maillard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baglini&#232;re" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02453-09" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454102v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun Goh" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Azcarate-Peril" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O'Flaherty" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Durmaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02502-08" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454090v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.006" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184376v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.006" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173375v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801140d" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WSDLSXV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789096v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454380v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>