--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -259,295 +259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitarget Peptides Released by In Vitro Static Gastrointestinal Digestion of an Amaranth Protein Beverage</w:t>
+                <w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S E Suárez</w:t>
+                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quiroga</w:t>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Sabbione</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A E Nardo</w:t>
+                <w:t xml:space="preserve">Valerie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Foods for Human Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11130-024-01243-1⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086938v1</w:t>
+                <w:t xml:space="preserve">hal-04683653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multitarget Peptides Released by In Vitro Static Gastrointestinal Digestion of an Amaranth Protein Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S E Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
+                <w:t xml:space="preserve">A C Sabbione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+                <w:t xml:space="preserve">M. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Briard-Bion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">A E Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t>
+              <w:t xml:space="preserve">Plant Foods for Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11130-024-01243-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683653v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the anti-inflammatory effects of postbiotic proteins from Lactobacillus delbrueckii CIDCA 133 on inflammatory bowel disease model</w:t>
               </w:r>
@@ -795,563 +795,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide bonds cleaved by pepsin are affected by the morphology of heat-induced ovalbumin aggregates</w:t>
+                <w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+                <w:t xml:space="preserve">Elise Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">Olivia Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 458, pp.140260. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630049v1</w:t>
+                <w:t xml:space="preserve">hal-04699103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t>
+                <w:t xml:space="preserve">Peptide bonds cleaved by pepsin are affected by the morphology of heat-induced ovalbumin aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Charton</w:t>
+                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Menard</w:t>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 458, pp.140260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699103v1</w:t>
+                <w:t xml:space="preserve">hal-04630049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t>
+                <w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chauvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.9377 - 9390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100253v1</w:t>
+                <w:t xml:space="preserve">hal-04246054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.9377 - 9390. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246054v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different culture media and purification methods unveil the core proteome of Propionibacterium freudenreichii -derived extracellular vesicles</w:t>
               </w:r>
@@ -1389,51 +1389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">microLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.1-15. </w:t>
@@ -1871,291 +1871,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manufacture of Whey Protein Hydrolysates Using Plant Enzymes: Effect of Processing Conditions and Simulated Gastrointestinal Digestion on Angiotensin-I-Converting Enzyme (ACE) Inhibitory Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fillipe Rosa Do Carmo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Peslerbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Fellenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo AIbáñez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (16), pp.2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11162429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654128v1</w:t>
+                <w:t xml:space="preserve">hal-03830048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacture of Whey Protein Hydrolysates Using Plant Enzymes: Effect of Processing Conditions and Simulated Gastrointestinal Digestion on Angiotensin-I-Converting Enzyme (ACE) Inhibitory Activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo AIbáñez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fillipe Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (16), pp.2429. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.104042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11162429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830048v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little Impact of NaCl Reduction in Swiss-Type Cheese</w:t>
               </w:r>
@@ -2275,77 +2275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated dynamic digestion reveals different peptide releases from human milk processed by means of holder or high temperature-short time pasteurization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,291 +2403,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Impact of Environmental Conditions on the Protein Content of Staphylococcus aureus and Its Derived Extracellular Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Chabelskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520425v1</w:t>
+                <w:t xml:space="preserve">hal-03780474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Environmental Conditions on the Protein Content of Staphylococcus aureus and Its Derived Extracellular Vesicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Chabelskaya</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (9), pp.1808. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780474v1</w:t>
+                <w:t xml:space="preserve">hal-03520425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t>
               </w:r>
@@ -2712,51 +2712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2801,1008 +2801,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137714v1</w:t>
+                <w:t xml:space="preserve">hal-03142882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248112v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362, pp.130098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03197084v1</w:t>
+                <w:t xml:space="preserve">hal-03248112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+                <w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142882v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t>
+                <w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Torcello-Gómez</w:t>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dupont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.104932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916319v1</w:t>
+                <w:t xml:space="preserve">hal-02404929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson L Folador</w:t>
+                <w:t xml:space="preserve">Amelia Torcello-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.6921-6932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885846v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amelia Torcello-Gómez</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dupont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson L Folador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648534v1</w:t>
+                <w:t xml:space="preserve">hal-02885846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,210 +3828,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Torcello-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.5240-5256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638124v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Peptidases in Intestinal Brush Border Membranes on the Absorption of Oligopeptides from Whey Protein Hydrolysate: An Ex Vivo Study Using an Ussing Chamber</w:t>
               </w:r>
@@ -4141,908 +4145,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal digestion enhances the endothelium-dependent vasodilation of a whey hydrolysate in rat aortic rings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália Kimie Matsubara</w:t>
+                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Eduardo da Silva Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133, pp.109188. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648947v1</w:t>
+                <w:t xml:space="preserve">hal-02638124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of fermented dairy ingredients: Identification of antifungal compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gastrointestinal digestion enhances the endothelium-dependent vasodilation of a whey hydrolysate in rat aortic rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ozorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Garnier</w:t>
+                <w:t xml:space="preserve">Natália Kimie Matsubara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Penland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">José Eduardo da Silva Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.109188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622774v1</w:t>
+                <w:t xml:space="preserve">hal-02648947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of protein aggregation in wheat-legume mixed pasta diets on their in vitro digestion kinetics in comparison to “rapid” and “slow” animal proteins</w:t>
+                <w:t xml:space="preserve">Antifungal activity of fermented dairy ingredients: Identification of antifungal compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+                <w:t xml:space="preserve">Lucille Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Marine Penland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Laleg</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 322, pp.108574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571795v1</w:t>
+                <w:t xml:space="preserve">hal-02622774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Effect of protein aggregation in wheat-legume mixed pasta diets on their in vitro digestion kinetics in comparison to “rapid” and “slow” animal proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.104932. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02404929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+                <w:t xml:space="preserve">Samira Cassia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima El-Hatmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Florian Kroell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15548⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276421v1</w:t>
+                <w:t xml:space="preserve">hal-01984298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 Osmoadaptation Coupled to Acid-Adaptation Increases Its Viability During Freeze-Drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+                <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima El-Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+                <w:t xml:space="preserve">Sandrine Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (article 2324), </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.4844-4856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330244v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and drawbacks of osmotic adjustment in Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 204, pp.103400. </w:t>
@@ -5074,204 +5074,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 Osmoadaptation Coupled to Acid-Adaptation Increases Its Viability During Freeze-Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Cassia de Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Kroell</w:t>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (article 2324), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984298v1</w:t>
+                <w:t xml:space="preserve">hal-02330244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,51 +5482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus Extracellular Vesicles Elicit an Immunostimulatory Response in vivo on the Murine Mammary Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Breyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5610,559 +5610,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t>
+                <w:t xml:space="preserve">Casesidin-like anti-bacterial peptides in peptic hydrolysate of camel milk β-casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Luron</w:t>
+                <w:t xml:space="preserve">Dalila Almi-Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+                <w:t xml:space="preserve">Emmanuel Bettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413555v1</w:t>
+                <w:t xml:space="preserve">hal-01892954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casesidin-like anti-bacterial peptides in peptic hydrolysate of camel milk β-casein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Almi-Sebbane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Adt</w:t>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bettler</w:t>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86, pp.49-56. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (2), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892954v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t>
+                <w:t xml:space="preserve">Proteomic profiling of camel and cow milk proteins under heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Faria Silva Souza</w:t>
+                <w:t xml:space="preserve">Imène Felfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216, pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506640v1</w:t>
+                <w:t xml:space="preserve">hal-01356901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis of casein micelles by heat-stable protease secreted by Serratia liquefaciens leads to the destabilisation of UHT milk during its storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Baglinière</w:t>
+                <w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Faria Silva Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Fernandes de Carvalho</w:t>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Dantas Vanetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.38-45. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594780v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
               </w:r>
@@ -6282,8180 +6282,8204 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ser2 from Serratia liquefaciens L53: A new heat stable protease able to destabilize UHT milk during its storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Locatelli Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 229, pp.104-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterization of dairy gel obtained by a proteolytic extract from Calotropis procera – A comparison with chymosin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rayanatou Issa Ado</w:t>
+                <w:t xml:space="preserve">Proteolysis of casein micelles by heat-stable protease secreted by Serratia liquefaciens leads to the destabilisation of UHT milk during its storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhadji Gounga Mahamadou</w:t>
+                <w:t xml:space="preserve">Antonio Fernandes de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Garric</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Cristina Dantas Vanetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.039⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510012v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical characterization of dairy gel obtained by a proteolytic extract from Calotropis procera – A comparison with chymosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayanatou Issa Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadji Gounga Mahamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+                <w:t xml:space="preserve">Arlette Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.405-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510019v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Deplanche</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535209v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic profiling of camel and cow milk proteins under heat treatment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.08.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (article 1033), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356901v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.315-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454632v1</w:t>
+                <w:t xml:space="preserve">hal-01454556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb-Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (15), pp.4641-4651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01454556v1</w:t>
+                <w:t xml:space="preserve">hal-01454632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (1), pp.202-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterisation of a milk polar lipids enriched ingredient from fresh industrial liquid butter serum: Combination of physico-chemical modifications and technological treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
+                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Blot</w:t>
+                <w:t xml:space="preserve">Samira C. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beaucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.08.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454522v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and characterisation of a milk polar lipids enriched ingredient from fresh industrial liquid butter serum: Combination of physico-chemical modifications and technological treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira C. de Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+                <w:t xml:space="preserve">Marielle Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358601v1</w:t>
+                <w:t xml:space="preserve">hal-01454522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bioactive peptides derived from caseins, glycosylation-dependent cell adhesion molecule-1 (GlyCAM-1), and peptidoglycan recognition protein-1 (PGRP-1) in fermented camel milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.159-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-soluble modulin α induce G2/M phase transition delay in eukaryotic HeLa cells.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ladier</w:t>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.14-260513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209778v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coline Plé</w:t>
+                <w:t xml:space="preserve">Phenol-soluble modulin α induce G2/M phase transition delay in eukaryotic HeLa cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+                <w:t xml:space="preserve">Rachid El-Aouar Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (5), pp.1950-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.14-260513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209735v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-Casein(94-123)-derived peptides differently modulate production of mucins in intestinal goblet cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82 (1), pp.36-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022029914000533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Nurdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18, Part A (Part A), pp.575--585. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteolysis of milk proteins by AprX, an extracellular protease identified in [i]Pseudomonas[/i] LBSA1 isolated from bulk raw milk, and implications for the stability of UHT milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Matéos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49, pp.78-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189975v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Le Plenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01209601v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovotransferrin Plays a Major Role in the Strong Bactericidal Effect of Egg White against the Bacillus cereus Group.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+                <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-13-473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209646v1</w:t>
+                <w:t xml:space="preserve">hal-01189975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological proteome analysis of [i]Corynebacterium pseudotuberculosis[/i] isolated from different hosts reveals novel candidates for prophylactics to control caseous lymphadenitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+                <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Faria Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanderson Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.08.024⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.205-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209718v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a free form of the Streptococcus thermophilus cell envelope protease PrtS as a tool to produce bioactive peptides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Miclo</w:t>
+                <w:t xml:space="preserve">Ovotransferrin Plays a Major Role in the Strong Bactericidal Effect of Egg White against the Bacillus cereus Group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (6), pp.955-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-13-473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209572v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The naturally competent strain Streptococcus thermophilus LMD-9 as a new tool to anchor heterologous proteins on the cell surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Use of a free form of the Streptococcus thermophilus cell envelope protease PrtS as a tool to produce bioactive peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oun Ki Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahoefa Ablavi Awussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-13-82⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209649v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serological proteome analysis of [i]Corynebacterium pseudotuberculosis[/i] isolated from different hosts reveals novel candidates for prophylactics to control caseous lymphadenitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Peton</w:t>
+                <w:t xml:space="preserve">Renata Faria Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S Bouchard</w:t>
+                <w:t xml:space="preserve">Wanderson Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintia Almeida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 174, pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290602v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The naturally competent strain Streptococcus thermophilus LMD-9 as a new tool to anchor heterologous proteins on the cell surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Barbe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (82), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-13-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639243v1</w:t>
+                <w:t xml:space="preserve">hal-01209649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent of ovalbumin in vitro digestion and the nature of generated peptides are modulated by the morphology of protein aggregates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shane M. Rutherfurd</w:t>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 157, pp.429-438. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209588v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Le Plenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209746v1</w:t>
+                <w:t xml:space="preserve">hal-02639243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">The extent of ovalbumin in vitro digestion and the nature of generated peptides are modulated by the morphology of protein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane M. Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157, pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.02.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209743v1</w:t>
+                <w:t xml:space="preserve">hal-01209588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of milk-derived bioactive peptides by cell-associated extracellular peptidases of Streptococcus thermophilus.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus proteins differentially produced in ewe gangrenous mastitis or ewe milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Perrin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5245-7⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209516v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Lactobacillus helveticus[/i] as a tool to change proteolysis and functionality in Swiss-type cheeses</w:t>
+                <w:t xml:space="preserve">Hydrolysis of milk-derived bioactive peptides by cell-associated extracellular peptidases of Streptococcus thermophilus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Mekmene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Richoux</w:t>
+                <w:t xml:space="preserve">Zeeshan Hafeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Corre</w:t>
+                <w:t xml:space="preserve">Clarisse Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-6179⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (22), pp.9787-9799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5245-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191386v1</w:t>
+                <w:t xml:space="preserve">hal-01209516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis of ultra high temperature-treated casein micelles by AprX enzyme from Pseudomonas fluorescens F induces their destabilisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">[i]Lactobacillus helveticus[/i] as a tool to change proteolysis and functionality in Swiss-type cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2013.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (3), pp.1455-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-6179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209417v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential release of milk protein-derived bioactive peptides in the jejunum in healthy humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Proteolysis of ultra high temperature-treated casein micelles by AprX enzyme from Pseudomonas fluorescens F induces their destabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Matéos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tome´</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2013.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.055202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01547487v1</w:t>
+                <w:t xml:space="preserve">hal-01209417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural consequences of dry heating on alpha-lactalbumin and beta-lactoglobulin at pH 6.5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
+                <w:t xml:space="preserve">Sequential release of milk protein-derived bioactive peptides in the jejunum in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tome´</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.02.025⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.1314 - 1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.055202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209406v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus proteins differentially produced in ewe gangrenous mastitis or ewe milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+                <w:t xml:space="preserve">Structural consequences of dry heating on alpha-lactalbumin and beta-lactoglobulin at pH 6.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.013⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.899-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209415v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189567v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomic analysis of bacterial enzymes released in cheese during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 155 (1-2), pp.19-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo digestion of infant formula in piglets: protein digestion kinetics and release of bioactive peptides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711451200027X⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454196v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+                <w:t xml:space="preserve">In vivo digestion of infant formula in piglets: protein digestion kinetics and release of bioactive peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 157 (3-4), pp.439-447. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (12), pp.2105-2114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S000711451200027X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209309v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative variability of the caseinolytic potential of different strains of [i]Pseudomonas fluorescens[/i]: Implications for the stability of casein micelles of UHT milks during their storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John.A Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.06.099⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (3-4), pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209315v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Quantitative and qualitative variability of the caseinolytic potential of different strains of [i]Pseudomonas fluorescens[/i]: Implications for the stability of casein micelles of UHT milks during their storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Matéos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (4), pp.2593-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.06.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02363413v1</w:t>
+                <w:t xml:space="preserve">hal-01209315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Presence of PrtH and PrtH2 Proteinases in Lactobacillus helveticus Strains Improves Breakdown of the Pure alpha s1-Casein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Richoux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01466-10⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (35), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454157v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
+                <w:t xml:space="preserve">Simultaneous Presence of PrtH and PrtH2 Proteinases in Lactobacillus helveticus Strains Improves Breakdown of the Pure alpha s1-Casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (1), pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01466-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00712828v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729259v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (35), pp.30481-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189501v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00712828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommonly thorough hydrolysis of peptides during ripening of Ragusano cheese revealed by tandem mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
+                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf2027268⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.156-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454142v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+                <w:t xml:space="preserve">Uncommonly thorough hydrolysis of peptides during ripening of Ragusano cheese revealed by tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfania Carpino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pulido</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (23), pp.12443-12452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2027268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454159v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
+                <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii, a ripening process bacterium involved in emmental cheese lipolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (4), pp.1181-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02453-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454130v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301372v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484162v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of milk during powder manufacture increases casein resistance to simulated infant digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13228-010-0003-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454180v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Heat treatment of milk during powder manufacture increases casein resistance to simulated infant digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t>
+              <w:t xml:space="preserve">Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13228-010-0003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204238v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04301374v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation and Coordination Bond of Mineral Inhibit the Hydrolysis of the β-Casein (1-25) Peptide by Intestinal Brush-Border Membrane Enzymes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Coirre</w:t>
+                <w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf100568r⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454116v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii, a ripening process bacterium involved in emmental cheese lipolysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dherbécourt</w:t>
+                <w:t xml:space="preserve">Phosphorylation and Coordination Bond of Mineral Inhibit the Hydrolysis of the β-Casein (1-25) Peptide by Intestinal Brush-Border Membrane Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Coirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (13), pp.7955-7961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf100568r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02453-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00461599v1</w:t>
+                <w:t xml:space="preserve">hal-01454116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Application of a upp-Based Counterselective Gene Replacement System for the Study of the S-Layer Protein SlpX of Lactobacillus acidophilus NCFM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casein Micelle Dispersions under Osmotic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah O'Flaherty</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Durmaz</w:t>
+                <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Valence</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02502-08⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (2), pp.693-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454102v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Application of a upp-Based Counterselective Gene Replacement System for the Study of the S-Layer Protein SlpX of Lactobacillus acidophilus NCFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cottaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+                <w:t xml:space="preserve">Yong Jun Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Molle</w:t>
+                <w:t xml:space="preserve">Andrea Azcarate-Peril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah O'Flaherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (10), pp.3093-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02502-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895716v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casein Micelle Dispersions under Osmotic Stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cabane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.006⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454090v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electrospray and matrix-assisted laser desorption ionization on the same hybrid quadrupole time-of-flight tandem mass spectrometer: Application to bidimensional liquid chromatography of proteins from bovine milk fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1216, pp.2424-2432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrections to Casein Micelle Dispersions under Osmotic Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of milk and bacteria used in fermented dairy products: From qualitative to quantitative advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14464,377 +14488,377 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92, pp.811-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2008-1476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper modulates the heat-induced sulfhydryl/disulfide interchange reactions of beta-Lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gulzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 116 (4), pp.884-891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosylations of K-casein-derived caseinomacropeptide reduce its accessibility to endo- but not exointestinal brush border membrane peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56, pp.8166-8173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf801140d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14844,147 +14868,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Probiogenomics Analysis of the Commensal Escherichia Coli CEC15 as a Potential Probiotic Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Vinicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago de Jesus Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14994,249 +15018,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on EFSA project OC/EFSA/GMO/2017/01 “In vitro protein digestibility” (Allergestion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Torcello‐gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] EFSA project OC/EFSA/GMO/2017/01, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des bactéries par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] auto-saisine. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId498"/>
+      <w:footerReference w:type="default" r:id="rId500"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15383,51 +15407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Su&#225;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiroga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Sabbione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Nardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-024-01243-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munis Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhayane Cristina dos Santos Viegas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Su&#225;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peslerbes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fellenberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo AIb&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ozorio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellinger-Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M C Cabral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648947v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Kimie Matsubara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo da Silva Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109188" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571795v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232425" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860012v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00277" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baglini&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dantas Vanetti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.12.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Locatelli Salgado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.039" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Felfoul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ayadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.08.007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454522v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.08.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poirson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.01.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209778v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-260513" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209757v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Estienne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029914000533" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.04.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209718v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Silva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.08.024" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06974W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209572v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oun Ki Chang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209516v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5245-7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GZSW3BB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209417v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.02.011" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547487v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome&#180;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.055202" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454196v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cuinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200027X" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209315v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.099" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7GFQ1B9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454130v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900142" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNRL49F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301372v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484162v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900582" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4CSVPVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301374v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454116v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coirre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100568r" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461599v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dherb&#233;court" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Maillard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baglini&#232;re" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02453-09" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454102v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun Goh" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Azcarate-Peril" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O'Flaherty" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Durmaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02502-08" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454090v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.006" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184376v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.006" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173375v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801140d" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WSDLSXV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789096v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454380v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Su&#225;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiroga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Sabbione" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Nardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-024-01243-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munis Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhayane Cristina dos Santos Viegas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Su&#225;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peslerbes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fellenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo AIb&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162429" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091808" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ozorio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellinger-Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M C Cabral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Kimie Matsubara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo da Silva Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109188" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860012v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00277" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Felfoul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ayadi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.08.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baglini&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Locatelli Salgado" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.054" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dantas Vanetti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.12.012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T39SXQDC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.08.012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14L9850T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278824v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poirson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.01.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-260513" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Estienne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029914000533" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160599v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.04.008" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209572v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oun Ki Chang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209718v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Silva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.08.024" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06974W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209516v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Perrin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5245-7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GZSW3BB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209417v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.02.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547487v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome&#180;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.055202" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454196v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cuinet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200027X" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.099" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7GFQ1B9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461599v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dherb&#233;court" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Maillard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baglini&#232;re" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02453-09" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454130v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900142" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNRL49F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301372v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484162v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900582" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4CSVPVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301374v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454116v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coirre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100568r" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454090v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.006" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454102v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun Goh" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Azcarate-Peril" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O'Flaherty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Durmaz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02502-08" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184376v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.006" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173375v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801140d" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WSDLSXV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789096v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454380v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>