--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1366,291 +1366,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of garden rose architecture and its association with flowering behaviour</w:t>
+                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Kawamura</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Roccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-015-0844-3⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392651v1</w:t>
+                <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inheritance of garden rose architecture and its association with flowering behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vergne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Koji Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jeauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-015-0844-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210018v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoKSN, a floral repressor, forms protein complexes with RoFD and RoFT to regulate vegetative and reproductive development in rose</w:t>
               </w:r>
@@ -3877,51 +3877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B5C3CCD"/>
+    <w:nsid w:val="C9AFF7BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4108,51 +4108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-jeauffre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6770-0552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04477529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosselut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Og&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-024-02695-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00512-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0844-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12625" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Naouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1313-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PDN3QBX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Landouar-Arsivaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux-Cachau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biolley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.09.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGB6M9WR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-245" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cachau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.103143" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chameau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1362.5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Vacheyrou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Laloi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bourbouloux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cachau-Juchaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lallemand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arsivaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pichaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599612v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-jeauffre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6770-0552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04477529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosselut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Og&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-024-02695-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00512-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0844-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12625" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Naouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1313-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PDN3QBX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Landouar-Arsivaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux-Cachau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biolley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.09.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGB6M9WR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-245" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cachau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.103143" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chameau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1362.5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Vacheyrou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Laloi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bourbouloux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cachau-Juchaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lallemand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arsivaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pichaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599612v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>