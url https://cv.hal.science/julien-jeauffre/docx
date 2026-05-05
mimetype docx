--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -3877,51 +3877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9AFF7BE"/>
+    <w:nsid w:val="441A6924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>