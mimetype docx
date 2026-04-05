--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -202,295 +202,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gratien</w:t>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014894v1</w:t>
+                <w:t xml:space="preserve">hal-05036924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diverse emission of volatile organic compounds by Sitka spruce and determination of their emission pathways</w:t>
+                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayley Furnell</w:t>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wenger</w:t>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Wingler</w:t>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieran Kilcawley</w:t>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mannion</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4EA00138A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884157v1</w:t>
+                <w:t xml:space="preserve">hal-05014894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decline of soil volatile organic compounds from a Mediterranean deciduous forest under a future drier climate</w:t>
               </w:r>
@@ -604,347 +604,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas–particle partitioning of m -xylene and naphthalene oxidation products: temperature and NO x influence</w:t>
+                <w:t xml:space="preserve">Highly diverse emission of volatile organic compounds by Sitka spruce and determination of their emission pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Shahin</w:t>
+                <w:t xml:space="preserve">Hayley Furnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
+                <w:t xml:space="preserve">John Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+                <w:t xml:space="preserve">Astrid Wingler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kieran Kilcawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-10267-2025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EA00138A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05277298v1</w:t>
+                <w:t xml:space="preserve">hal-04884157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas–particle partitioning of m -xylene and naphthalene oxidation products: temperature and NO x influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lya Lugon</w:t>
+                <w:t xml:space="preserve">Marwa Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngseob Kim</w:t>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.10267-10292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-10267-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036924v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is litter biomass a driver of soil volatile organic compound fluxes in Mediterranean forest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Saignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1021,51 +1021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,64 +1142,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurements of gas-particle partitioning of organic compounds in Fairbanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Ijaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingqiu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,51 +1276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BVOC emissions from Posidonia oceanica, the most abundant Mediterranean seagrass species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1397,103 +1397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngseob Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1544,77 +1544,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation at a peri-urban agricultural site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,295 +1927,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Francois Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawsar Haider</w:t>
+                <w:t xml:space="preserve">Anne-Laure Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160367v1</w:t>
+                <w:t xml:space="preserve">hal-03047421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Soulié</w:t>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Kawsar Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47, pp.50-58. </w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047421v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric reactivity of biogenic volatile organic compounds in a maritime pine forest during the LANDEX episode 1 field campaign</w:t>
               </w:r>
@@ -2463,429 +2463,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of hydroxyl radical (OH) reactivity in the Landes maritime pine forest: results from the LANDEX campaign 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the formation of organosulfates from $\alpha$-Pinene oxidation. 2. Time evolution and effect of particle acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Al Ajami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Mermet</w:t>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Truong</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Batut</w:t>
+                <w:t xml:space="preserve">Emmanuel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-1277-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.409-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913598v1</w:t>
+                <w:t xml:space="preserve">hal-02967567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
+                <w:t xml:space="preserve">Variability of hydroxyl radical (OH) reactivity in the Landes maritime pine forest: results from the LANDEX campaign 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Mohamad Al Ajami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1277-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-1277-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902980v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the formation of organosulfates from $\alpha$-Pinene oxidation. 2. Time evolution and effect of particle acidity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Kammer</w:t>
+                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Geneste</w:t>
+                <w:t xml:space="preserve">Felix Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Augagneur</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (2), pp.409-421. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967567v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) reactivity related to new particle formation (NPF) over the Landes forest</w:t>
               </w:r>
@@ -2999,575 +2999,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Truong</w:t>
+                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967485v1</w:t>
+                <w:t xml:space="preserve">hal-02903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903498v1</w:t>
+                <w:t xml:space="preserve">hal-02967485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Ozone production in a maritime pine forest in water-stressed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 214, 16 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 197, pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352509v1</w:t>
+                <w:t xml:space="preserve">hal-02620121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone production in a maritime pine forest in water-stressed conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 197, pp.131-140. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 214, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02620121v1</w:t>
+                <w:t xml:space="preserve">hal-02352509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of parameterization choices on the restitution of ozone deposition over vegetation</w:t>
               </w:r>
@@ -3579,64 +3579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Morvan-Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3687,103 +3687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of nighttime new particle formation over the French Landes forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 621, pp.1084-1092. </w:t>
@@ -3804,98 +3804,1884 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WECARE Project - Wastewater treatment plants: an active source of Emerging Contaminants into AtmospheRE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevan Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIno-French Joint Workshop on Atmopheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Versailles, France. , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatile organic compounds and new particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armin Hansel; Jürgen Dunkl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Seefeld, Austria. Innsbruck University Press, pp.154-158, 2024, Contributions : 9th International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biogenic volatile organicco mpound emission profiles of rapeseed leaf litter and soil and its secondary organic aerosol formation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biogenic volatile organic compounds at air litter interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emission of biogenic volatile organic compounds from plant litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluxes of biogenic volatile organic compounds in a green oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International PTR-MS Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Innsbruck, Austria. , pp.224-227, 2019, 8th International PTR-MS Conference 2019 - Extended Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoterpenes chemical speciation with high time resolution using FastGC/PTR-MS: First results from the COV3ER experiment on Quercus ilexduring summer 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- F. Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of agricultural organic waste product recycling on volatile organic compounds emission and secondary organic aerosols formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatile organic compounds and Secondary Organic Aerosols from laboratory to field comparison;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lille, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of agricultural practices on Biogenic Volatile Organic Compound (BVOC) emissions from agricultural crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere, Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatile Organic Compounds and Secondary Organic Aerosols from Organic Waste Amendments: laboratory and field comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere : Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LANDEX, episode zero: A preliminary atmospheric field study in the Landes forest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. European Aerosol Conference - EAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online pesticide concentration and fluxes measurements over crops with a PTRMS shows unexpected volatilisation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3917,1220 +5703,1220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.egu24-10183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatunde Murana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamar Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions biosphère-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de Chimie Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEFE-CHAT; CNRS - INSU; Université de Reims, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Volkovitsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARA AAR; CONVIN, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la réactivité des produits résiduaires organiques sur la formation d'aérosols organiques secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ASFERA (Association Française d'Etude et de Recherche sur les Aérosols, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, ASFERA, Association Française d'Etude et de Recherche sur les Aérosols, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Proton Transfer Reaction Mass Spectrometer (PTR-MS) instruments in the atmospheric simulation chamber HELIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop ACTRIS-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges de Composés Organiques Volatils entre les agrosystèmes et l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5149,2681 +6935,895 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds emission and secondary organic aerosols formation from organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment ICCE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuCHEMS (European Chemical Society), Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined gas/condensed phase studies on the role of agricultural organic waste products in the secondary organic aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR SUIE Atelier Thématique « Séparation phases gazeuse / particulaire de l’aérosol »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille; Faculté des Sciences et Technologie Villeneuve d'Ascq; CNRS, Dec 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LANDEX – Linking in canopy volatile organic compound reactivity to nocturnal new particle formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Perraudin</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de Restitution NEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799173v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">LANDEX – Linking in canopy volatile organic compound reactivity to nocturnal new particle formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Restitution NEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799120v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LANDEX-Episode zero : First observations of secondary organic aerosol formation from the landes forest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Workshop on Air Quality in Urban and Remote Areas and its Impacts on Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799171v1</w:t>
-              </w:r>
-[...1784 lines deleted...]
-                <w:t xml:space="preserve">hal-02799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7839,293 +7839,293 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME; INRAE. 2021, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques par les écosystèmes gérés - Nouvelles références sur grandes cultures et forêts françaises et effets des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des aérosols organiques secondaires (AOS) en lien avec les émissions atmosphériques de la forêt landaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. Université des Sciences et Technologies (Bordeaux 1), FRA. 2013, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et comparaison des dépôts stomatiques et non stomatiques d’ozone entre deux jeunes pinèdes sur deux années de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] 2012, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8135,309 +8135,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03121589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8447,114 +8447,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LANDEX : étude des aérosols organiques secondaires (AOS) générés par la forêt des Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01507466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8622,51 +8622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECAFF09F"/>
+    <w:nsid w:val="134E88BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8853,51 +8853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-kammer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-9872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200133829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/246149717556910951652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Furnell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wingler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Kilcawley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mannion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00138A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10267-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Saignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3661-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Ijaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00175c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garrigou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJD49S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan-Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKFX8RBD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciuraru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decuq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decuq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799173v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799171v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206916v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Held" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200535v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808789v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507466v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0402" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-kammer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-9872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200133829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/246149717556910951652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Furnell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wingler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Kilcawley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mannion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00138A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10267-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Saignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3661-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Ijaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00175c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garrigou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJD49S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan-Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKFX8RBD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Held" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decuq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507466v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0402" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>