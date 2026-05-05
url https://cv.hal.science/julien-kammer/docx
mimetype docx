--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -336,680 +336,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
+                <w:t xml:space="preserve">Decline of soil volatile organic compounds from a Mediterranean deciduous forest under a future drier climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+                <w:t xml:space="preserve">Thibaud Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gratien</w:t>
+                <w:t xml:space="preserve">E. Quivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">H. Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 340, pp.120909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014894v1</w:t>
+                <w:t xml:space="preserve">hal-04794887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of soil volatile organic compounds from a Mediterranean deciduous forest under a future drier climate</w:t>
+                <w:t xml:space="preserve">Highly diverse emission of volatile organic compounds by Sitka spruce and determination of their emission pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Legros</w:t>
+                <w:t xml:space="preserve">Hayley Furnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
+                <w:t xml:space="preserve">John Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kammer</w:t>
+                <w:t xml:space="preserve">Astrid Wingler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quivet</w:t>
+                <w:t xml:space="preserve">Kieran Kilcawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wortham</w:t>
+                <w:t xml:space="preserve">David Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 340, pp.120909. </w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4EA00138A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794887v1</w:t>
+                <w:t xml:space="preserve">hal-04884157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diverse emission of volatile organic compounds by Sitka spruce and determination of their emission pathways</w:t>
+                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayley Furnell</w:t>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wenger</w:t>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Wingler</w:t>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieran Kilcawley</w:t>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mannion</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4EA00138A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884157v1</w:t>
+                <w:t xml:space="preserve">hal-05014894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas–particle partitioning of m -xylene and naphthalene oxidation products: temperature and NO x influence</w:t>
+                <w:t xml:space="preserve">Is litter biomass a driver of soil volatile organic compound fluxes in Mediterranean forest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Shahin</w:t>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Saignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-10267-2025⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (14), pp.3661-3680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-3661-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05277298v1</w:t>
+                <w:t xml:space="preserve">hal-05267718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is litter biomass a driver of soil volatile organic compound fluxes in Mediterranean forest?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Rocco</w:t>
+                <w:t xml:space="preserve">Gas–particle partitioning of m -xylene and naphthalene oxidation products: temperature and NO x influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Saignol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (14), pp.3661-3680. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.10267-10292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-3661-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-10267-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267718v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
               </w:r>
@@ -1142,51 +1142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurements of gas-particle partitioning of organic compounds in Fairbanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Ijaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,325 +2597,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of hydroxyl radical (OH) reactivity in the Landes maritime pine forest: results from the LANDEX campaign 2017</w:t>
+                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Al Ajami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Mermet</w:t>
+                <w:t xml:space="preserve">Felix Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Batut</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (3), pp.1277-1300. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-1277-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913598v1</w:t>
+                <w:t xml:space="preserve">hal-02902980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
+                <w:t xml:space="preserve">Variability of hydroxyl radical (OH) reactivity in the Landes maritime pine forest: results from the LANDEX campaign 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Piel</w:t>
+                <w:t xml:space="preserve">Mohamad Al Ajami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Sebastien Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (7), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1277-1300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-1277-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902980v1</w:t>
+                <w:t xml:space="preserve">hal-02913598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) reactivity related to new particle formation (NPF) over the Landes forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,575 +2999,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903498v1</w:t>
+                <w:t xml:space="preserve">hal-02967485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967485v1</w:t>
+                <w:t xml:space="preserve">hal-02903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone production in a maritime pine forest in water-stressed conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 197, pp.131-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.021⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 214, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620121v1</w:t>
+                <w:t xml:space="preserve">hal-02352509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Ozone production in a maritime pine forest in water-stressed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 214, 16 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 197, pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352509v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of parameterization choices on the restitution of ozone deposition over vegetation</w:t>
               </w:r>
@@ -3592,51 +3592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3726,64 +3726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 621, pp.1084-1092. </w:t>
@@ -4270,51 +4270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of agricultural organic waste product recycling on volatile organic compounds emission and secondary organic aerosols formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds and Secondary Organic Aerosols from laboratory to field comparison;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5520,64 +5520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5785,90 +5785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6035,103 +6035,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
@@ -6182,51 +6182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,77 +6626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Proton Transfer Reaction Mass Spectrometer (PTR-MS) instruments in the atmospheric simulation chamber HELIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7109,51 +7109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined gas/condensed phase studies on the role of agricultural organic waste products in the secondary organic aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,359 +7215,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">LANDEX – Linking in canopy volatile organic compound reactivity to nocturnal new particle formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Restitution NEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799120v1</w:t>
+                <w:t xml:space="preserve">hal-02799173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LANDEX – Linking in canopy volatile organic compound reactivity to nocturnal new particle formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Perraudin</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de Restitution NEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799173v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
@@ -7622,64 +7622,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7888,51 +7888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques par les écosystèmes gérés - Nouvelles références sur grandes cultures et forêts françaises et effets des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8622,51 +8622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="134E88BE"/>
+    <w:nsid w:val="F72E03D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8853,51 +8853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-kammer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-9872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200133829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/246149717556910951652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Furnell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wingler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Kilcawley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mannion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00138A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10267-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Saignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3661-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Ijaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00175c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garrigou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJD49S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan-Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKFX8RBD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Held" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decuq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507466v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0402" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-kammer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-9872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200133829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/246149717556910951652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Legros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Furnell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wingler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Kilcawley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mannion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00138A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Saignol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3661-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10267-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Ijaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00175c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garrigou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJD49S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan-Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKFX8RBD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Held" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decuq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507466v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0402" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>