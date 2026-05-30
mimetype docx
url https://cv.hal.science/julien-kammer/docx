--- v2 (2026-05-05)
+++ v3 (2026-05-30)
@@ -127,3721 +127,3872 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">246149717556910951652</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=RTAm_BEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and quantification of volatile organic compounds emitted by organic fertilizers: Investigating the effect of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lya Lugon</w:t>
+                <w:t xml:space="preserve">Mostafa Khazma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+                <w:t xml:space="preserve">Brice Temime Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngseob Kim</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 338, pp.108968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036924v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of soil volatile organic compounds from a Mediterranean deciduous forest under a future drier climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kammer</w:t>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quivet</w:t>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wortham</w:t>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120909⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794887v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly diverse emission of volatile organic compounds by Sitka spruce and determination of their emission pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayley Furnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Wingler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Kilcawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4EA00138A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is litter biomass a driver of soil volatile organic compound fluxes in Mediterranean forest?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decline of soil volatile organic compounds from a Mediterranean deciduous forest under a future drier climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
+                <w:t xml:space="preserve">Thibaud Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+                <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Saignol</w:t>
+                <w:t xml:space="preserve">E. Quivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-3661-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 340, pp.120909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267718v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas–particle partitioning of m -xylene and naphthalene oxidation products: temperature and NO x influence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Is litter biomass a driver of soil volatile organic compound fluxes in Mediterranean forest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Saignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-10267-2025⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (14), pp.3661-3680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-3661-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05277298v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Gas–particle partitioning of m -xylene and naphthalene oxidation products: temperature and NO x influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-13898-0⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.10267-10292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-10267-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222886v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurements of gas-particle partitioning of organic compounds in Fairbanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Ijaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingqiu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 258, pp.23-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4fd00175c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BVOC emissions from Posidonia oceanica, the most abundant Mediterranean seagrass species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salomé Coquin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Decuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144392⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.30426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-13898-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035161v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youngseob Kim</w:t>
+                <w:t xml:space="preserve">BVOC emissions from Posidonia oceanica, the most abundant Mediterranean seagrass species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 378, pp.144392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786199v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589996v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation at a peri-urban agricultural site</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Alice Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159370⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (10), pp.6011 - 6046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946305v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">New particle formation at a peri-urban agricultural site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Leila Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 857, pp.159370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607351v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Truong</w:t>
+                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Soulié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.004⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2817-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047421v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+                <w:t xml:space="preserve">Anne-Laure Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawsar Haider</w:t>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.50-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160367v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric reactivity of biogenic volatile organic compounds in a maritime pine forest during the LANDEX episode 1 field campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Mermet</w:t>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Perraudin</w:t>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+                <w:t xml:space="preserve">Kawsar Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144129⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055034v1</w:t>
+                <w:t xml:space="preserve">hal-03160367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of senescence on biogenic volatile organic compound fluxes in wheat plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric reactivity of biogenic volatile organic compounds in a maritime pine forest during the LANDEX episode 1 field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118665⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 756, pp.144129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341607v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the formation of organosulfates from $\alpha$-Pinene oxidation. 2. Time evolution and effect of particle acidity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of senescence on biogenic volatile organic compound fluxes in wheat plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Flaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Kammer</w:t>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Geneste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Augagneur</w:t>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07156⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, pp.118665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967567v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+                <w:t xml:space="preserve">Experimental study of the formation of organosulfates from $\alpha$-Pinene oxidation. 2. Time evolution and effect of particle acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Piel</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Emmanuel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Truong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Sylvie Augagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (7), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.409-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902980v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of hydroxyl radical (OH) reactivity in the Landes maritime pine forest: results from the LANDEX campaign 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Al Ajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (3), pp.1277-1300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-20-1277-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) reactivity related to new particle formation (NPF) over the Landes forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chazeaubeny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Felix Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Ménach</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 237, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553094v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) reactivity related to new particle formation (NPF) over the Landes forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chazeaubeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967485v1</w:t>
+                <w:t xml:space="preserve">hal-02553094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352509v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone production in a maritime pine forest in water-stressed conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 197, pp.131-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of parameterization choices on the restitution of ozone deposition over vegetation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 178, pp.49-65. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 214, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705835v1</w:t>
+                <w:t xml:space="preserve">hal-02352509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of parameterization choices on the restitution of ozone deposition over vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Morvan-Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.49-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observation of nighttime new particle formation over the French Landes forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 621, pp.1084-1092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3851,1783 +4002,1783 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WECARE Project - Wastewater treatment plants: an active source of Emerging Contaminants into AtmospheRE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIno-French Joint Workshop on Atmopheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Versailles, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds and new particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armin Hansel; Jürgen Dunkl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Seefeld, Austria. Innsbruck University Press, pp.154-158, 2024, Contributions : 9th International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic volatile organicco mpound emission profiles of rapeseed leaf litter and soil and its secondary organic aerosol formation potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds at air litter interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Emission of biogenic volatile organic compounds from plant litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece. 2019</w:t>
+              <w:t xml:space="preserve">8th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200542v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of biogenic volatile organic compounds from plant litter decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Fluxes of biogenic volatile organic compounds in a green oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International PTR-MS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">8th International PTR-MS Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Innsbruck, Austria. , pp.224-227, 2019, 8th International PTR-MS Conference 2019 - Extended Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200532v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluxes of biogenic volatile organic compounds in a green oak forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Biogenic volatile organic compounds at air litter interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International PTR-MS Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Innsbruck, Austria. , pp.224-227, 2019, 8th International PTR-MS Conference 2019 - Extended Abstracts</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200529v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoterpenes chemical speciation with high time resolution using FastGC/PTR-MS: First results from the COV3ER experiment on Quercus ilexduring summer 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- F. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of agricultural organic waste product recycling on volatile organic compounds emission and secondary organic aerosols formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly EGU 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds and Secondary Organic Aerosols from laboratory to field comparison;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gonzaga-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on Biogenic Volatile Organic Compound (BVOC) emissions from agricultural crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds and Secondary Organic Aerosols from Organic Waste Amendments: laboratory and field comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere : Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LANDEX, episode zero: A preliminary atmospheric field study in the Landes forest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. European Aerosol Conference - EAC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5637,2099 +5788,2099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online pesticide concentration and fluxes measurements over crops with a PTRMS shows unexpected volatilisation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.egu24-10183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatunde Murana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamar Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions biosphère-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de Chimie Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEFE-CHAT; CNRS - INSU; Université de Reims, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Volkovitsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARA AAR; CONVIN, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la réactivité des produits résiduaires organiques sur la formation d'aérosols organiques secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, Association Française d'Etude et de Recherche sur les Aérosols, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Proton Transfer Reaction Mass Spectrometer (PTR-MS) instruments in the atmospheric simulation chamber HELIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop ACTRIS-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges de Composés Organiques Volatils entre les agrosystèmes et l'atmosphère</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354671v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Échanges de Composés Organiques Volatils entre les agrosystèmes et l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786054v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds emission and secondary organic aerosols formation from organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment ICCE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuCHEMS (European Chemical Society), Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined gas/condensed phase studies on the role of agricultural organic waste products in the secondary organic aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR SUIE Atelier Thématique « Séparation phases gazeuse / particulaire de l’aérosol »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille; Faculté des Sciences et Technologie Villeneuve d'Ascq; CNRS, Dec 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LANDEX – Linking in canopy volatile organic compound reactivity to nocturnal new particle formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Perraudin</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de Restitution NEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799173v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">LANDEX – Linking in canopy volatile organic compound reactivity to nocturnal new particle formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Restitution NEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799120v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LANDEX-Episode zero : First observations of secondary organic aerosol formation from the landes forest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Workshop on Air Quality in Urban and Remote Areas and its Impacts on Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7739,393 +7890,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME; INRAE. 2021, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques par les écosystèmes gérés - Nouvelles références sur grandes cultures et forêts françaises et effets des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des aérosols organiques secondaires (AOS) en lien avec les émissions atmosphériques de la forêt landaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. Université des Sciences et Technologies (Bordeaux 1), FRA. 2013, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et comparaison des dépôts stomatiques et non stomatiques d’ozone entre deux jeunes pinèdes sur deux années de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] 2012, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8135,309 +8286,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03121589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8447,114 +8598,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LANDEX : étude des aérosols organiques secondaires (AOS) générés par la forêt des Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01507466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8622,51 +8773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F72E03D8"/>
+    <w:nsid w:val="3BAB7DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8853,51 +9004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-kammer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-9872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200133829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/246149717556910951652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Legros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Furnell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wingler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Kilcawley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mannion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00138A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Saignol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3661-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10267-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Ijaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00175c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garrigou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJD49S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan-Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKFX8RBD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Held" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decuq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507466v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0402" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-kammer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-9872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200133829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/246149717556910951652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RTAm_BEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618785v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khazma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108968" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Furnell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wingler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Kilcawley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mannion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00138A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Legros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120909" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Saignol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3661-2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10267-2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Ijaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00175c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07156" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620121v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garrigou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJD49S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan-Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.01.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.118" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKFX8RBD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Held" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- F. Truong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decuq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799173v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507466v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0402" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>