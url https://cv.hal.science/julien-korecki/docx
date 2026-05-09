--- v0 (2026-03-25)
+++ v1 (2026-05-09)
@@ -472,360 +472,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slot/pole Combinations Choice for Concentrated Multiphase Machines dedicated to Mild-Hybrid Applications</w:t>
+                <w:t xml:space="preserve">Influence of Rotor Structure and Number of Phases on Torque and Flux Weakening Characteristics of V-shape Interior PM Electrical Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Korecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thimotee Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Legranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON'11, IEEE International Conference On Industrial Applications of Electronics,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference and Exhibition on Ecological Vehicles and Renewable Energies 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Monaco. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817636v1</w:t>
+                <w:t xml:space="preserve">hal-00784749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Rotor Structure and Number of Phases on First and Second Order Characteristics of TOYOTA PRIUS Electrical Machine Type</w:t>
+                <w:t xml:space="preserve">Slot/pole Combinations Choice for Concentrated Multiphase Machines dedicated to Mild-Hybrid Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Korecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Semail</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Legranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and Exhibition on Ecological Vehicles and Renewable Energies 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON'11, IEEE International Conference On Industrial Applications of Electronics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Australia. pp.3698-3703, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785706v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Rotor Structure and Number of Phases on Torque and Flux Weakening Characteristics of V-shape Interior PM Electrical Machine</w:t>
+                <w:t xml:space="preserve">Influence of Rotor Structure and Number of Phases on First and Second Order Characteristics of TOYOTA PRIUS Electrical Machine Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Korecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thimotee Vigier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thimoté Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and Exhibition on Ecological Vehicles and Renewable Energies 2011.</w:t>
+              <w:t xml:space="preserve">International Conference and Exhibition on Ecological Vehicles and Renewable Energies 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Monaco. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784749v1</w:t>
+                <w:t xml:space="preserve">hal-00785706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1149,64 +1149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Korecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimoté Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1461-1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1660,51 +1660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04543269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilquis Mohamodhosen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Aslan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Legranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119910" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233; Vigier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimotee Vigier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Mac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1963" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AA73BD38F990D20E83E9CCDBDE93265D24F4A74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tinzefte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045886" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2046316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04543269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilquis Mohamodhosen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Aslan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimotee Vigier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Legranger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119910" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233; Vigier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Mac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1963" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AA73BD38F990D20E83E9CCDBDE93265D24F4A74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tinzefte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045886" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2046316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>