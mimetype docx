--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -84,3121 +84,2987 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Human Synchronization Datasets</w:t>
+                <w:t xml:space="preserve">Differential effects of concentric and eccentric contractions on the primary motor cortex in healthy young and elderly participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Velletaz</w:t>
+                <w:t xml:space="preserve">Marion Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lagarde</w:t>
+                <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.67269-67285. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.1553277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2025.1553277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045278v1</w:t>
+                <w:t xml:space="preserve">hal-05261461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of concentric and eccentric contractions on the primary motor cortex in healthy young and elderly participants</w:t>
+                <w:t xml:space="preserve">A Review of Human Synchronization Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desachy</w:t>
+                <w:t xml:space="preserve">Théo Velletaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Varray</w:t>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.1553277. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.67269-67285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2025.1553277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261461v1</w:t>
+                <w:t xml:space="preserve">hal-05045278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Mendelian and risk factor genes in Alzheimer disease: a prospective nationwide clinical utility study and recommendations for genetic screening</w:t>
+                <w:t xml:space="preserve">Motion2Language, Unsupervised Learning of Synchronized Semantic Motion Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+                <w:t xml:space="preserve">Karim Radouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Zaréa</w:t>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Lacour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101082⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, p. 4401-4420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-023-09227-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470892v1</w:t>
+                <w:t xml:space="preserve">hal-04251173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion2Language, Unsupervised Learning of Synchronized Semantic Motion Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-sensory feedback improves spatially compatible sensori-motor responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haytam Mahsoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Radouane</w:t>
+                <w:t xml:space="preserve">Michiteru Kitazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-023-09227-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24028-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251173v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting humans use forces in specific frequencies to exchange information by touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Colomer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mukesh Dhamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.15752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-19500-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensory feedback improves spatially compatible sensori-motor responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual and dyadic rope turning as a window into social coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Kolodziej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Dechaux</w:t>
+                <w:t xml:space="preserve">Chloé Farrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haytam Mahsoub</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Darmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24028-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04292988v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and dyadic rope turning as a window into social coordination</w:t>
+                <w:t xml:space="preserve">Parameters Selection for Bivariate Multiscale Entropy Analysis of Postural Fluctuations in Fallers and Non-Fallers Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Huys</w:t>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Kolodziej</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Darmana</w:t>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58, pp.55-68. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (8), pp.859-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2015.2473701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335995v1</w:t>
+                <w:t xml:space="preserve">hal-01889847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters Selection for Bivariate Multiscale Entropy Analysis of Postural Fluctuations in Fallers and Non-Fallers Older Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic models of team rowing for a virtual environment rowing training system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Filippeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+                <w:t xml:space="preserve">Emanuele Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+                <w:t xml:space="preserve">Antonio Frisoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tallon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lagarde</w:t>
+                <w:t xml:space="preserve">Carlo Alberto Avizzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (8), pp.859-871. </w:t>
+              <w:t xml:space="preserve">International journal of virtual reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 08 (4), pp.49-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2015.2473701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2009.8.4.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889847v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic models of team rowing for a virtual environment rowing training system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social postural coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Filippeschi</w:t>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Ruffaldi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of virtual reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IJVR.2009.8.4.2749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (2), pp.473-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0020552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530486v1</w:t>
+                <w:t xml:space="preserve">hal-02464790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00609097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social postural coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Postural synchronisation in interpersonal visually coupled situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bardy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (4), pp.117-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464790v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural synchronisation in interpersonal visually coupled situation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Varlet</w:t>
+                <w:t xml:space="preserve">On the use of sample entropy to analyze human postural sway data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Marin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît G. Bardy</w:t>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.1023-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474544v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of sample entropy to analyze human postural sway data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+                <w:t xml:space="preserve">Social coordination dynamics: Measuring human bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Oullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo C. de Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Seigle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kelly J. Jantzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">J. A. Scoft Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31, pp.1023-1031. </w:t>
+              <w:t xml:space="preserve">Social Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.178-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17470910701563392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03476335v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social coordination dynamics: Measuring human bonding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The perception-action interaction comes first</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. A. Scoft Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470910701563392⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (2), pp.215-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X07001549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440604v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On perturbation and pattern coexistence in postural coordination dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (4), pp.326-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3200/JMBR.39.4.326-336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440631v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02465160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Cultural Sensorimotor Synchronization: Universals and Variations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guided Attention for Interpretable Motion Captioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Network Dynamics (BraiNDy) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMVC 2024 - The 35th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.07324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318972v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering haptic interactions among humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Robotique, Contrôle moteur pour l’interaction humain-robot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Biomécanique Humaine Georges Charpak, ENSAM Paris, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Attention for Interpretable Motion Captioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cross-Cultural Sensorimotor Synchronization: Universals and Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2024 - The 35th British Machine Vision Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brain Network Dynamics (BraiNDy) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashoka University, Sonepat, Haryana, India, Oct 2024, Ashoka Dehli, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251363v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the Use of Sonification of Arm Movement Modulate Gesture Reproduction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lacazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2023 - Les Environnements de l'Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed loop musculoskeletal model of postural coordination dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC/CCC'09: 48th IEEE Conference on Decision and Control, held jointly with the 28th Chinese Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400945⟩</w:t>
+              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2525-2530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798599v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Human Postural Coordination to Improve the Control of Balance in Humanoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pittsburgh, PA, United States. pp.324-329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A closed loop musculoskeletal model of postural coordination dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354529⟩</w:t>
+              <w:t xml:space="preserve">CDC/CCC'09: 48th IEEE Conference on Decision and Control, held jointly with the 28th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6207-6212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798604v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Postural Coordination Dynamics using a Closed-Loop Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00345852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3208,232 +3074,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Team and Multi-Agent Dynamics in Digital and Physical Realities 2025, Montpellier, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonification du mouvement du bras pour le traitement de la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3443,111 +3309,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping, in human-computer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enactive System Books, pp.192-194, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3557,325 +3423,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing human movement science and Cross-cultural sensorimotor synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer with Controlled Attention for Synchronous Motion Captioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The hands of time: Moving my body to keep time order in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697946v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transformer with Controlled Attention for Synchronous Motion Captioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Partners modulate information exchange during physical interaction to adapt to task difficulty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Colomer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mukesh Dhamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3885,114 +3813,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">instructions verbales pour l'apprentissage dans une tâche d'anticipation-coincidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul Sabatier - Toulouse III, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4139,51 +4067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zar&#233;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03817671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dhamala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19500-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dechaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haytam Mahsoub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiteru Kitazaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24028-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darmana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.12.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8DNMQ1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo C. de Guzman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Jantzen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scoft Kelso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470910701563392" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacazette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977557v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dechaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haytam Mahsoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiteru Kitazaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24028-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03817671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dhamala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19500-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darmana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.12.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8DNMQ1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo C. de Guzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Jantzen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scoft Kelso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470910701563392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacazette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977557v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>