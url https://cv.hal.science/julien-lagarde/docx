--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -2005,970 +2005,1195 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t>
+                <w:t xml:space="preserve">Variations and similarities of synchronization dynamics in Indian and French participants : The role of enculturation on isochronous rhythms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Scott Kelso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SCSC 8th ANNUAL MEETING OF THE SOCIETY FOR THE COGNITIVE SCIENCE OF CULTURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326393v1</w:t>
+                <w:t xml:space="preserve">hal-05607058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Attention for Interpretable Motion Captioning</w:t>
+                <w:t xml:space="preserve">Transformer with Controlled Attention for Synchronous Motion Captioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Radouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2024 - The 35th British Machine Vision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI-26 - The Fortieth AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v40i11.37821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.07324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04251363v2</w:t>
+                <w:t xml:space="preserve">hal-04697946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering haptic interactions among humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Robotique, Contrôle moteur pour l’interaction humain-robot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Biomécanique Humaine Georges Charpak, ENSAM Paris, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318965v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Cultural Sensorimotor Synchronization: Universals and Variations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering haptic interactions among humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Network Dynamics (BraiNDy) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashoka University, Sonepat, Haryana, India, Oct 2024, Ashoka Dehli, India</w:t>
+              <w:t xml:space="preserve">GDR Robotique, Contrôle moteur pour l’interaction humain-robot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Biomécanique Humaine Georges Charpak, ENSAM Paris, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318972v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the Use of Sonification of Arm Movement Modulate Gesture Reproduction?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Guided Attention for Interpretable Motion Captioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Radouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 - Les Environnements de l'Activité Physique et Sportive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMVC 2024 - The 35th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.07324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287349v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+                <w:t xml:space="preserve">Cross-Cultural Sensorimotor Synchronization: Universals and Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brain Network Dynamics (BraiNDy) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashoka University, Sonepat, Haryana, India, Oct 2024, Ashoka Dehli, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798604v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Human Postural Coordination to Improve the Control of Balance in Humanoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+                <w:t xml:space="preserve">How does the Use of Sonification of Arm Movement Modulate Gesture Reproduction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lacazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACAPS 2023 - Les Environnements de l'Activité Physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00202778v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed loop musculoskeletal model of postural coordination dynamics</w:t>
+                <w:t xml:space="preserve">Modeling Human Postural Coordination to Improve the Control of Balance in Humanoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC/CCC'09: 48th IEEE Conference on Decision and Control, held jointly with the 28th Chinese Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6207-6212, </w:t>
+              <w:t xml:space="preserve">7th IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pittsburgh, PA, United States. pp.324-329, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798599v1</w:t>
+                <w:t xml:space="preserve">lirmm-00202778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2525-2530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A closed loop musculoskeletal model of postural coordination dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC/CCC'09: 48th IEEE Conference on Decision and Control, held jointly with the 28th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6207-6212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling Postural Coordination Dynamics using a Closed-Loop Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3020,51 +3245,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00345852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3074,51 +3299,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3147,159 +3372,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Team and Multi-Agent Dynamics in Digital and Physical Realities 2025, Montpellier, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonification du mouvement du bras pour le traitement de la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3309,111 +3534,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping, in human-computer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enactive System Books, pp.192-194, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3423,387 +3648,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing human movement science and Cross-cultural sensorimotor synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hands of time: Moving my body to keep time order in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer with Controlled Attention for Synchronous Motion Captioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">Partners modulate information exchange during physical interaction to adapt to task difficulty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Dhamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3813,114 +3937,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">instructions verbales pour l'apprentissage dans une tâche d'anticipation-coincidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul Sabatier - Toulouse III, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4067,51 +4191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dechaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haytam Mahsoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiteru Kitazaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24028-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03817671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dhamala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19500-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darmana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.12.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8DNMQ1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo C. de Guzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Jantzen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scoft Kelso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470910701563392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacazette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977557v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dechaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haytam Mahsoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiteru Kitazaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24028-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03817671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dhamala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19500-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darmana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.12.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8DNMQ1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo C. de Guzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Jantzen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scoft Kelso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470910701563392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Scott Kelso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i11.37821" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacazette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977557v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>