--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -2147,164 +2147,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie, jeu national multimédia : l'affaire du &amp;quot;jeu raciste&amp;quot; comme indice d'une nouvelle vision sociale et politique du jeu vidéo durant les années 1990</w:t>
+                <w:t xml:space="preserve">Représenter la Première Guerre mondiale : entre absence et uchronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lalu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045746v1</w:t>
+                <w:t xml:space="preserve">hal-02463416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la Première Guerre mondiale : entre absence et uchronie</w:t>
+                <w:t xml:space="preserve">Jean-Marie, jeu national multimédia : l'affaire du &amp;quot;jeu raciste&amp;quot; comme indice d'une nouvelle vision sociale et politique du jeu vidéo durant les années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lalu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463416v1</w:t>
+                <w:t xml:space="preserve">hal-02045746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2562,51 +2562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.109.0064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-10.29173/af29416" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463437v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weisser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2704" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Debbabi-Zourgani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hadj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Makdad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalu-Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=862&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05053801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018POIT5015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.109.0064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-10.29173/af29416" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463437v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weisser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2704" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Debbabi-Zourgani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hadj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Makdad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalu-Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=862&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05053801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018POIT5015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>