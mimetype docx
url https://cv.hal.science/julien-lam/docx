--- v0 (2026-05-06)
+++ v1 (2026-05-28)
@@ -719,365 +719,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing transferability in neural network approaches and linear models for machine-learning interaction potentials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and characterization of the nucleation and growth of carbon nanostructures in physical synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Raulin-Foissac</w:t>
+                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+                <w:t xml:space="preserve">Claudio Zeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (17), pp.174106. </w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.100268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.174106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2023.100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123830v1</w:t>
+                <w:t xml:space="preserve">hal-04343948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of the nucleation and growth of carbon nanostructures in physical synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Rossi</w:t>
+                <w:t xml:space="preserve">Critical comparison of general-purpose collective variables for crystal nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Lam</w:t>
+                <w:t xml:space="preserve">Fabio Pietrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2023.100268⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.L012601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.L012601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343948v1</w:t>
+                <w:t xml:space="preserve">hal-04338283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical comparison of general-purpose collective variables for crystal nucleation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing transferability in neural network approaches and linear models for machine-learning interaction potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Raulin-Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pietrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (1), pp.L012601. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (17), pp.174106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.L012601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.174106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338283v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-classical nucleation of zinc oxide from a physically-motivated machine-learning approach</w:t>
               </w:r>
@@ -1089,51 +1089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarath Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1174,953 +1174,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impurity-induced nematic–isotropic transition of liquid crystals</w:t>
+                <w:t xml:space="preserve">Strong and fast rising pressure waves emitted by plasmonic vapor nanobubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pritam Kumar Jana</w:t>
+                <w:t xml:space="preserve">Julien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Mangal</w:t>
+                <w:t xml:space="preserve">François Detcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko Alava</w:t>
+                <w:t xml:space="preserve">Thierry Biben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagma Parveen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (14), pp.8825-8835. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.023231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP06577C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343964v1</w:t>
+                <w:t xml:space="preserve">hal-03283662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and fast rising pressure waves emitted by plasmonic vapor nanobubbles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared spectra of neutral polycyclic aromatic hydrocarbons based on machine learning potential energy surface and dipole mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lombard</w:t>
+                <w:t xml:space="preserve">Malalatiana Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Detcheverry</w:t>
+                <w:t xml:space="preserve">Daniel Peláez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Biben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samy Merabia</w:t>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023231⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (6), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02773-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283662v1</w:t>
+                <w:t xml:space="preserve">hal-03248387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectra of neutral polycyclic aromatic hydrocarbons based on machine learning potential energy surface and dipole mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+                <w:t xml:space="preserve">Impurity-induced nematic–isotropic transition of liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritam Kumar Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malalatiana Rabary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lam</w:t>
+                <w:t xml:space="preserve">Rahul Mangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Peláez</w:t>
+                <w:t xml:space="preserve">Mikko Alava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nagma Parveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140 (6), pp.66. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (14), pp.8825-8835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-021-02773-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06577C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248387v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Quantum Mechanics and Machine-Learning Calculations for Anharmonic Corrections to Vibrational Frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of aluminum oxide empirical potentials from cluster to nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.1681-1689. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.045427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.045427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531529v1</w:t>
+                <w:t xml:space="preserve">hal-03229989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of aluminum oxide empirical potentials from cluster to nanoparticle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.045427⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (35), pp.18079-18090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04425C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229989v1</w:t>
+                <w:t xml:space="preserve">hal-02989677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring transferability issues in machine-learning force fields: the example of gold–iron interactions with linearized potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (2), pp.025003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2632-2153/abc9fd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Quantum Mechanics and Machine-Learning Calculations for Anharmonic Corrections to Vibrational Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saleh Abdul-Al</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (35), pp.18079-18090. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.1681-1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NR04425C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989677v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloy, Janus and core–shell nanoparticles: numerical modeling of their nucleation and growth in physical synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2193,51 +2193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,51 +2301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nano-carbon allotropes in pulsed laser ablation in liquids synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2444,90 +2444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical study of bubble expansion following laser ablation in liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (7), pp.074104. </w:t>
@@ -2578,90 +2578,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Mechanisms for the Nucleation of Aluminum Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (33), pp.8944 - 8949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2689,295 +2689,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-Al2O3 nanoparticles synthesised by pulsed laser ablation in liquids: a plasma analysis</w:t>
+                <w:t xml:space="preserve">Investigation of local thermodynamic equilibrium in laser-induced plasmas: Measurements of rotational and excitation temperatures at long time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Chaput</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
+                <w:t xml:space="preserve">Dimitri Misiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.963-973. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.86-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp53748j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814319v1</w:t>
+                <w:t xml:space="preserve">hal-02116700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of local thermodynamic equilibrium in laser-induced plasmas: Measurements of rotational and excitation temperatures at long time scales</w:t>
+                <w:t xml:space="preserve">gamma-Al2O3 nanoparticles synthesised by pulsed laser ablation in liquids: a plasma analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Misiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Frederic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101, pp.86-92. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.963-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cp53748j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116700v1</w:t>
+                <w:t xml:space="preserve">hal-01814319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3008,51 +3008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth driven phase transitions in Zinc Oxide nanoparticles through machine-learning assisted simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gromoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,64 +3227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-Equilibrium Polymorph Selection in Nanoparticle Freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pietrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3360,51 +3360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials based on linear models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Fresse-Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3736,51 +3736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijian Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Graini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n3b1-tgjv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-024-01371-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur France-Lanord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Menon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200850" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Raulin-Foissac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zeni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2023.100268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012601" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Kumar Jana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mangal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Alava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagma Parveen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06577C" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Rabary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02773-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdul-Al" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00964" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045427" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00223e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.08.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942389" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Misiak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.07.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tallec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fresse-Colson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90049-2.00021-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10137" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijian Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Graini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n3b1-tgjv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-024-01371-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur France-Lanord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Menon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200850" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2023.100268" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Raulin-Foissac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Rabary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02773-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Kumar Jana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mangal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Alava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagma Parveen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06577C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045427" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdul-Al" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00964" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00223e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.08.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942389" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Misiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.07.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tallec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fresse-Colson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90049-2.00021-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10137" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>