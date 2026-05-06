--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Lavalle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of the clustering of dark matter particles around primordial black holes. Part II. Analytical prescriptions for spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal stripping of dark matter subhalos by baryons from analytical perspectives: disk shocking and encounters with stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Matter in Cosmic Rays : Backgrounds and Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolao Fornengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the covariant formalism for the SZ effect due to relativistic non-thermal electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models of dark matter subhalos for indirect dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienne, Austria. pp.045, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.441.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS-02 antiprotons are consistent with a secondary astrophysical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.038, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cosmic ray MIN-MED-MAX benchmark models for dark matter indirect signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cirelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2021 - 37th International Cosmic Ray Conference - Dark Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.572, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of targets for gamma-ray dark matter searches with velocity-dependent annihilation and substructure boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.571, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically constrained model of galactic subhalos and impact on dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012079, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do Galactic electrons and positrons tell us about dark matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Putze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.915, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically constrained model of galactic subhalos and impact on dark on dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeV-TeV Galactic cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Lomonosov Conference on Elementary Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM subhalos in the Galaxy & Cosmic rays: Semi-analytic model using results/uncertainties from N-body experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Science with the New Generation of High Energy Gamma-ray Experiments (SciNeGHE07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00232591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-proton and positron Cosmic Rays from Dark Matter annihilation around Intermediate Mass Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAP'07 - Roma International Conference on Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rome, Italy. pp.247-249, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2008.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00194329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Detection of Dark Matter with Antimatter: Demystifying the Clumpiness Boost Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Science with the New Generation of High Energy Gamma-ray Experiments (SciNeGHE07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Frascati, Italy. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00193289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect search for dark matter in M31 with the CELESTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th UCLA Symposium on Sources and Detection of Dark Matter and Dark Energy in the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Marina del Rey, California, United States. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2005.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting supersymmetric dark matter in M31 with CELESTE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moultaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Falvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacholkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SN factory Consortium - SF2A-2002 - Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical insight into dark matter subhalo boost factors for Sommerfeld-enhanced $s$- and $p$-wave $\gamma$-ray signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (02), pp.004. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2023/02/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of gamma-ray targets for velocity-dependent and subhalo-boosted dark-matter annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.021. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/10/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics for dark matter subhalo searches in gamma rays from a kinematically constrained population model: Fermi-LAT-like telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (8), pp.083023. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.083023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the $S_8$ tension for decaying dark matter with warm decay products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Abellán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.063525. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microlensing constraints on clustered primordial black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihael Petač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Jedamzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (8), pp.083520. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.083520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New minimal, median, and maximal propagation models for dark matter searches with Galactic cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cirelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (8), pp.083005. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.083005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of the clustering of dark matter particles around primordial black holes. Part I. Density profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 08, pp.053. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/08/053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the predictions of axisymmetric distribution functions of galactic dark matter with hydrodynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihael Petač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Núñez-Castiñeyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nezri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 08, pp.031. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/08/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the dark matter velocity distribution in galactic structures: tests against hydrodynamic cosmological simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Núñez-Castiñeyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nezri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.031. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/10/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic halo size in the light of recent AMS-02 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Weinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A74. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS-02 antiprotons are consistent with a secondary astrophysical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.023022. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\gamma$-ray and $\nu$ searches for dark matter subhalos in the Milky Way with a baryonic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Hütten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/galaxies7020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cosmic-ray constraints on p-wave annihilating MeV dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (6), pp.061302. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.061302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remnants of Galactic Subhalos and Their Impact on Indirect Dark-Matter Searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/galaxies7020065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-ray transport from AMS-02 boron to carbon ratio data: Benchmark models and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. I. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.123028. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.123028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Eddington-like inversion methods in the context of dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09, pp.040. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/09/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dark matter subhalos in a constrained galaxy: Global mass and boosted annihilation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (6), pp.063003. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel cosmic-ray electron and positron constraints on MeV dark matter particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.021103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications for a high-rigidity break in the cosmic-ray diffusion coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Serpico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.241101. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.241101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of the local Galactic escape speed estimates in direct dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.023510. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.023510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct constraints on diffusion models from cosmic-ray positron data: Excluding the MIN model for dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Putze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.081301. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.081301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-ray antiproton constraints on light singlino-like dark matter candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Cerdeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 854, pp.738-779. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.NUCLPHYSB.2011.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse gamma-ray constraints on dark matter revisited. I: the impact of subhalos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.021. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/11/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect dark matter searches: towards a consistent top-bottom approach for studying the gamma-ray signals and associated backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.063524. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.063524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Indirect Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6-7), pp.740-782. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of high-resolution simulations on indirect dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Branchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.23518. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.83.023518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the spectral hardening of TeV cosmic rays on the prediction of the secondary positron flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.985-991. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2011.18294.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic electrons and positrons at the Earth:new estimate of the primary and secondary fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lineros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524 (A51), pp.31. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic electrons and positrons at the Earth: new estimate of the primary and secondary fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lineros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.51. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Sunyaev-Zel'dovich effect from dark matter annihilation or decay in galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bœhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.005. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2010/02/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunyaev-Zel'dovich effects from annihilating dark matter in the Milky Way: Smooth halo, subhalos, and intermediate-mass black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.83521. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.82.083521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 GeV dark matter candidates and cosmic-ray antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.81302. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.82.081302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Mass Black Holes and Nearby Dark Matter Point Sources: A Critical Reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Bringmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.161301. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.103.161301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for diffuse gamma rays from the Galactic anticentre region above 100 GeV with CELESTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacholkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 498, pp.L25-L28. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00391867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the covariant formalism for the Sunyaev-Zel'dovich effect due to relativistic nonthermal electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bœhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.83505. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.79.083505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic secondary positron flux at the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lineros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 501 (3), pp.821-833. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full calculation of clumpiness boost factors for antimatter cosmic rays in the light of ΛCDM N-body simulation results. Abandoning hope in clumpiness enhancement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-J. Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 479, pp.427-452. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimatter cosmic rays from dark matter annihilation: First results from an N-body experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanassoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-S. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.103526. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.78.103526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 581, pp.695-708. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.08.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumpiness of dark matter and the positron annihilation signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Taillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 462, pp.827-840. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton and positron signal enhancement in dark matter minispikes scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Taillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (8), pp.83506. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.76.083506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69, pp.2475-2512. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0034-4885/69/8/R05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00138772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrk 421, Mrk 501, and 1ES 1426+428 at 100 GeV with the CELESTE Cherenkov Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bussons Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 459, pp.453-464. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect search for dark matter in M 31 with the CELESTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacholkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 450, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Houches 2011: Physics at TeV Colliders New Physics Working Group Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gripaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moortgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Skands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IN2P3. 2012, 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle effectif de matière noire fermionique - Recherche de matière noire supersymétrique avec le télescope gamma CELESTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Blaise Pascal - Clermont-Ferrand II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00142472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de matiere noire supersymetrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmology and Extra-Galactic Astrophysics [astro-ph.CO]. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Lavalle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of the clustering of dark matter particles around primordial black holes. Part II. Analytical prescriptions for spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal stripping of dark matter subhalos by baryons from analytical perspectives: disk shocking and encounters with stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Matter in Cosmic Rays : Backgrounds and Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolao Fornengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the covariant formalism for the SZ effect due to relativistic non-thermal electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models of dark matter subhalos for indirect dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienne, Austria. pp.045, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.441.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS-02 antiprotons are consistent with a secondary astrophysical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.038, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cosmic ray MIN-MED-MAX benchmark models for dark matter indirect signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cirelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2021 - 37th International Cosmic Ray Conference - Dark Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.572, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of targets for gamma-ray dark matter searches with velocity-dependent annihilation and substructure boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.571, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically constrained model of galactic subhalos and impact on dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012079, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do Galactic electrons and positrons tell us about dark matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Putze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.915, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically constrained model of galactic subhalos and impact on dark on dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeV-TeV Galactic cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Lomonosov Conference on Elementary Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM subhalos in the Galaxy & Cosmic rays: Semi-analytic model using results/uncertainties from N-body experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Science with the New Generation of High Energy Gamma-ray Experiments (SciNeGHE07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00232591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-proton and positron Cosmic Rays from Dark Matter annihilation around Intermediate Mass Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAP'07 - Roma International Conference on Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rome, Italy. pp.247-249, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2008.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00194329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Detection of Dark Matter with Antimatter: Demystifying the Clumpiness Boost Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Science with the New Generation of High Energy Gamma-ray Experiments (SciNeGHE07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Frascati, Italy. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00193289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect search for dark matter in M31 with the CELESTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th UCLA Symposium on Sources and Detection of Dark Matter and Dark Energy in the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Marina del Rey, California, United States. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2005.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting supersymmetric dark matter in M31 with CELESTE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moultaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Falvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacholkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SN factory Consortium - SF2A-2002 - Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical insight into dark matter subhalo boost factors for Sommerfeld-enhanced $s$- and $p$-wave $\gamma$-ray signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (02), pp.004. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2023/02/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microlensing constraints on clustered primordial black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihael Petač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Jedamzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (8), pp.083520. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.083520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of gamma-ray targets for velocity-dependent and subhalo-boosted dark-matter annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.021. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/10/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics for dark matter subhalo searches in gamma rays from a kinematically constrained population model: Fermi-LAT-like telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (8), pp.083023. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.083023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the $S_8$ tension for decaying dark matter with warm decay products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Abellán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.063525. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New minimal, median, and maximal propagation models for dark matter searches with Galactic cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cirelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (8), pp.083005. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.083005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of the clustering of dark matter particles around primordial black holes. Part I. Density profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 08, pp.053. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/08/053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the predictions of axisymmetric distribution functions of galactic dark matter with hydrodynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihael Petač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Núñez-Castiñeyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nezri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 08, pp.031. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/08/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the dark matter velocity distribution in galactic structures: tests against hydrodynamic cosmological simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Núñez-Castiñeyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nezri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.031. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/10/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS-02 antiprotons are consistent with a secondary astrophysical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.023022. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic halo size in the light of recent AMS-02 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Weinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A74. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\gamma$-ray and $\nu$ searches for dark matter subhalos in the Milky Way with a baryonic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Hütten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/galaxies7020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cosmic-ray constraints on p-wave annihilating MeV dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (6), pp.061302. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.061302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remnants of Galactic Subhalos and Their Impact on Indirect Dark-Matter Searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/galaxies7020065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-ray transport from AMS-02 boron to carbon ratio data: Benchmark models and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. I. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.123028. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.123028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Eddington-like inversion methods in the context of dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09, pp.040. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/09/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel cosmic-ray electron and positron constraints on MeV dark matter particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.021103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dark matter subhalos in a constrained galaxy: Global mass and boosted annihilation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (6), pp.063003. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications for a high-rigidity break in the cosmic-ray diffusion coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Serpico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.241101. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.241101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of the local Galactic escape speed estimates in direct dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.023510. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.023510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct constraints on diffusion models from cosmic-ray positron data: Excluding the MIN model for dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Putze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.081301. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.081301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Indirect Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6-7), pp.740-782. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-ray antiproton constraints on light singlino-like dark matter candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Cerdeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 854, pp.738-779. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.NUCLPHYSB.2011.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse gamma-ray constraints on dark matter revisited. I: the impact of subhalos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.021. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/11/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect dark matter searches: towards a consistent top-bottom approach for studying the gamma-ray signals and associated backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.063524. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.063524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of high-resolution simulations on indirect dark matter searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Branchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.23518. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.83.023518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the spectral hardening of TeV cosmic rays on the prediction of the secondary positron flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.985-991. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2011.18294.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic electrons and positrons at the Earth:new estimate of the primary and secondary fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lineros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524 (A51), pp.31. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic electrons and positrons at the Earth: new estimate of the primary and secondary fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lineros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.51. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Sunyaev-Zel'dovich effect from dark matter annihilation or decay in galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bœhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.005. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2010/02/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunyaev-Zel'dovich effects from annihilating dark matter in the Milky Way: Smooth halo, subhalos, and intermediate-mass black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.83521. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.82.083521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 GeV dark matter candidates and cosmic-ray antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.81302. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.82.081302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic secondary positron flux at the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lineros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 501 (3), pp.821-833. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Mass Black Holes and Nearby Dark Matter Point Sources: A Critical Reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Bringmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.161301. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.103.161301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for diffuse gamma rays from the Galactic anticentre region above 100 GeV with CELESTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacholkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 498, pp.L25-L28. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00391867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the covariant formalism for the Sunyaev-Zel'dovich effect due to relativistic nonthermal electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bœhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.83505. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.79.083505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full calculation of clumpiness boost factors for antimatter cosmic rays in the light of ΛCDM N-body simulation results. Abandoning hope in clumpiness enhancement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-J. Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 479, pp.427-452. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimatter cosmic rays from dark matter annihilation: First results from an N-body experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanassoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-S. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.103526. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.78.103526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton and positron signal enhancement in dark matter minispikes scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Taillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (8), pp.83506. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVD.76.083506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 581, pp.695-708. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.08.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumpiness of dark matter and the positron annihilation signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Taillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 462, pp.827-840. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect search for dark matter in M 31 with the CELESTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacholkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 450, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69, pp.2475-2512. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0034-4885/69/8/R05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00138772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrk 421, Mrk 501, and 1ES 1426+428 at 100 GeV with the CELESTE Cherenkov Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bussons Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 459, pp.453-464. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Houches 2011: Physics at TeV Colliders New Physics Working Group Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gripaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moortgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Skands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IN2P3. 2012, 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle effectif de matière noire fermionique - Recherche de matière noire supersymétrique avec le télescope gamma CELESTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Blaise Pascal - Clermont-Ferrand II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00142472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de matiere noire supersymetrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmology and Extra-Galactic Astrophysics [astro-ph.CO]. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Facchinetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stref" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Donato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolao Fornengo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boehm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.441.0045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boudaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann G&#233;nolini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cirelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0572" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit P&#233;rez-Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stref" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Putze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Genolini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0915" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00232591v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2005.01.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLMFP3T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nuss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moultaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/02/004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/10/021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.083023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Abell&#225;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Murgia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063525" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihael Peta&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Jedamzik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.083520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.083005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/08/053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo N&#250;&#241;ez-Casti&#241;eyra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nezri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/08/031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/10/031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weinrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;nolini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz H&#252;tten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies7020060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.061302" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies7020065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. Batista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caroff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.123028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/09/040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.063003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.021103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Serpico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.241101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017061v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.023510" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.081301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Cerde&#241;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NUCLPHYSB.2011.09.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Blanchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teyssier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.063524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Pieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Bertone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Branchini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.83.023518" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2011.18294.X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lineros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fornengo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#339;hm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barth&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/02/005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.82.083521" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628253v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.82.081302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bringmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.161301" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00391867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Britto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Gordo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811476" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.79.083505" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811130" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Bi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078723" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nezri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanassoula" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-S. Ling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.78.103526" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628224v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065312" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.76.083506" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00138772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/69/8/R05" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8W67RGM1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Britto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bussons Gordo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065884" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manseri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054340" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677468v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gripaios" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moortgat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Skands" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010091v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Facchinetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stref" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Donato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolao Fornengo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boehm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.441.0045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boudaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann G&#233;nolini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cirelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0572" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit P&#233;rez-Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stref" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Putze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Genolini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0915" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00232591v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2005.01.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLMFP3T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nuss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moultaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/02/004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihael Peta&#269;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Jedamzik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.083520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/10/021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.083023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Abell&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Murgia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.083005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/08/053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo N&#250;&#241;ez-Casti&#241;eyra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nezri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/08/031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/10/031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weinrich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;nolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz H&#252;tten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies7020060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.061302" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies7020065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. Batista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caroff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.123028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/09/040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.021103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.063003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Serpico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.241101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017061v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.023510" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.081301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.05.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Cerde&#241;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NUCLPHYSB.2011.09.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Blanchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teyssier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.063524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Pieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Bertone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Branchini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.83.023518" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2011.18294.X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lineros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fornengo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#339;hm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barth&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/02/005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.82.083521" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628253v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.82.081302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811130" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bringmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.161301" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00391867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Britto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Gordo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811476" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.79.083505" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Bi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078723" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nezri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanassoula" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-S. Ling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.78.103526" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628226v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.76.083506" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pochon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065312" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manseri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Britto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054340" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00138772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/69/8/R05" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8W67RGM1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bussons Gordo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065884" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677468v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gripaios" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moortgat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Skands" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010091v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>