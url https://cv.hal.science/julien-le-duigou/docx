--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1055,265 +1055,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Manufacturing Systems, Layout, Process Planning, Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Approach for Integration in Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Barros-Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFIP WG 5.1 International Conference on Product Lifecycle Management, PLM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.116-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333405v1</w:t>
+                <w:t xml:space="preserve">hal-04280604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Approach for Integration in Industrial Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Reconfigurable Manufacturing Systems, Layout, Process Planning, Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Barros-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP WG 5.1 International Conference on Product Lifecycle Management, PLM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280604v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature Review of Integrated Use of Digital Twin and MES in Manufacturing</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Fani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to jointly optimize the process plan, scheduling, and layout design in reconfigurable manufacturing systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Barros-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,256 +1994,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process information model based on STEP for production planning in additive manufacturing: application to fused deposition modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A knowledge-based engineering framework for the management of manufacturing data in a data mining perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Ostermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Xiao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t>
+              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161341v1</w:t>
+                <w:t xml:space="preserve">hal-02161347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-based engineering framework for the management of manufacturing data in a data mining perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Process information model based on STEP for production planning in additive manufacturing: application to fused deposition modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">9th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161347v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product and process modular design : a review</w:t>
               </w:r>
@@ -2337,103 +2337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Definition, Parameterisation and Standardisation of Machine-specified Process in Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Xiao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Manufacturing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2471,64 +2471,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of manufacturing knowledge using machine learning – a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Ostermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayrhofer Mickael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2941,567 +2941,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean Product Development and the Role of PLM</w:t>
+                <w:t xml:space="preserve">Improvement of Multidisciplinary Integration in Design of Complex Systems by Implementing Knowledge-Based Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Rossi</w:t>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cattaneo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fugier-Garrel</w:t>
+                <w:t xml:space="preserve">Sandor Vajna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.183-192, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_17⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.89-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699670v1</w:t>
+                <w:t xml:space="preserve">hal-01699697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Multidisciplinary Integration in Design of Complex Systems by Implementing Knowledge-Based Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lean Product Development and the Role of PLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Zheng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+                <w:t xml:space="preserve">Sergio Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandor Vajna</w:t>
+                <w:t xml:space="preserve">Stéphane Fugier-Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.89-98, </w:t>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.183-192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699697v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-based system for numerical design of experiments</w:t>
+                <w:t xml:space="preserve">ODE: An Ontology for Numerical Design of Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS 84: 14th International Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">26th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161973v1</w:t>
+                <w:t xml:space="preserve">hal-02161969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODE: An Ontology for Numerical Design of Experiments</w:t>
+                <w:t xml:space="preserve">A knowledge-based system for numerical design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th CIRP Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">DS 84: 14th International Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161969v1</w:t>
+                <w:t xml:space="preserve">hal-02161973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation Focus on Process Planning and Operations Management for Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Xiao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3520,265 +3520,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Model of PLM for Design of Systems of Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Geometric Models and Standards for Additive Manufacturing: A Preliminary Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virtual Concept 2016 major trends in product design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377454v1</w:t>
+                <w:t xml:space="preserve">hal-01364825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Models and Standards for Additive Manufacturing: A Preliminary Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+                <w:t xml:space="preserve">Meta-Model of PLM for Design of Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Concept 2016 major trends in product design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.301-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364825v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ESM approach: 8 mechanisms to efficiently support eco-ideation</w:t>
               </w:r>
@@ -3889,51 +3889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary integration during design process: a survey on design methods of cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,51 +3941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS 84: 14th International Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4010,51 +4010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Interface Modelling: A Case Study on the Design of 3D Measurement System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,51 +4140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM-Based Approach for Integration of Product Safety in Lean Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,459 +4251,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Data Management for Design of Experiment: Towards an open source platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration d’indicateurs Lean dans la stratégie d’entreprise pour le pilotage des performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Hector Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CAD’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">11ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162020v1</w:t>
+                <w:t xml:space="preserve">hal-02161444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop Manufacturing, a STEP-NC solution for data feedback: A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">STEP-NC based optimization and smart industrialization of NC machining in the context of the factory of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Naple, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162017v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’indicateurs Lean dans la stratégie d’entreprise pour le pilotage des performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Closed-Loop Manufacturing, a STEP-NC solution for data feedback: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Naple, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161444v1</w:t>
+                <w:t xml:space="preserve">hal-02162017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEP-NC based optimization and smart industrialization of NC machining in the context of the factory of the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
+                <w:t xml:space="preserve">Simulation Data Management for Design of Experiment: Towards an open source platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shixin Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabil Anwer</w:t>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of CAD’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445042v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et réutilisation des données de simulation : vers une approche de vérification et validation des modèles</w:t>
               </w:r>
@@ -4909,51 +4909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoSTEP-NC : une approche ontologique pour la capitalisation des connaissances en usinage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,77 +5004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CNC to CAM through OntoSTEP-NC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering and Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5311,90 +5311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechatronic Design Process: A Survey of Product Data Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5540,51 +5540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoSTEP-NC for Information Feedbacks from CNC to CAD/CAM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5696,51 +5696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5765,90 +5765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Mechatronic Systems Design and Organizational Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6007,51 +6007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité des systèmes PLM : un état de l'art sur la chaîne numérique conception/industrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Platform from CAD to CNC: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Elheni-Daldoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hajri-Gabouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6538,265 +6538,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional architecture and specifications for Tolerancing Data and Knowledge Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey on interoperability of Information Systems of Product Lifecycle Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Kibamba</w:t>
+                <w:t xml:space="preserve">Dorsaf Daldoul Elheni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hajri-Gabouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rhodes Island, Greece. pp.CD room</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797998v1</w:t>
+                <w:t xml:space="preserve">hal-00800785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on interoperability of Information Systems of Product Lifecycle Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Daldoul Elheni</w:t>
+                <w:t xml:space="preserve">Functional architecture and specifications for Tolerancing Data and Knowledge Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kibamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Hajri-Gabouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.35-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800785v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle costing in Manufacturing Process Management</w:t>
               </w:r>
@@ -6899,51 +6899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco Global Evaluation: Cross Benefits of Economic and Ecological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7150,51 +7150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Lifecycle Management Model for Design Information Management in Mechanical Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7232,51 +7232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic model for the implementation of PLM systems in mechanical SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7340,51 +7340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification of a generic PLM system dedicated to SMEs based on a PPRO meta-model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7429,303 +7429,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche inductive pour la spécification d'un système PLM générique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.CD</w:t>
+              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421920v1</w:t>
+                <w:t xml:space="preserve">hal-00391726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche inductive pour la spécification d'un système PLM générique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391726v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constraints driven Product Lifecycle Management framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A function driven method for product lifecycle management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global approach for product data management. Application to ship equipment part families.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,51 +8005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche globale pour la structuration et la gestion des données techniques du cycle de vie produit ; Application à une famille de poulies d'accastillage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,51 +8113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive approach for the specification of a generic PLM system in an extended enterprise context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8680,51 +8680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration verticale pour le pilotage des systèmes de production : un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8889,64 +8889,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Engineering and Lifecycle Management of Manufactured Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,51 +9019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie 3D et gestion du cycle de vie de produits manufacturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,51 +9153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chakrabarti, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoRD’15 – Research into Design Across Boundaries Volume 2: Creativity, Sustainability, DfX, Enabling Technologies, Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Springer, pp.507-517, 2015, Smart Innovation, Systems and Technologies, 9788132222293. </w:t>
@@ -9248,51 +9248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for an Architectural Solution for Economic and Environmental Global Eco-Cost Assessment: Model Combination Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9378,51 +9378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco Global Evaluation: Cross Benefits of Economic and Ecological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9512,51 +9512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of PLM processes to respond to mechanical SMEs needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9765,51 +9765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based engineering approach for defining robotic manufacturing system architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10309,304 +10309,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout and scheduling optimization problem for a reconfigurable manufacturing system</w:t>
+                <w:t xml:space="preserve">Process Planning, Scheduling, and Layout Optimization for Multi-Unit Mass-Customized Products in Sustainable Reconfigurable Manufacturing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sini Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Engineering and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), pp.174-186. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.13323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24867/IJIEM-2021-3-286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su132313323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847011v1</w:t>
+                <w:t xml:space="preserve">hal-03847015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Planning, Scheduling, and Layout Optimization for Multi-Unit Mass-Customized Products in Sustainable Reconfigurable Manufacturing System</w:t>
+                <w:t xml:space="preserve">Layout and scheduling optimization problem for a reconfigurable manufacturing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sini Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (23), pp.13323. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Engineering and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.174-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su132313323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24867/IJIEM-2021-3-286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847015v1</w:t>
+                <w:t xml:space="preserve">hal-03847011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STEP/STEP-NC-compliant manufacturing information of 3D printing for FDM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10761,51 +10761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based platform for traceability and simulation monitoring applied to design of experiments process: an open source architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10813,51 +10813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dall’olio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10891,103 +10891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELOS DE INFORMACIÓN DE PROCESO BASADOS EN STEP PARA LA FABRICACIÓN ADITIVA: APLICACIÓN AL MODELADO DE DEPOSICIÓN POR FUSIÓN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Xiao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94 (1), pp.197-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11034,64 +11034,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning methodology for decision support in a Computer Aided Manufacturing context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Ostermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11138,51 +11138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based engineering for multidisciplinary systems: Integrated design based on interface model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11190,51 +11190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (2), pp.157-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11307,51 +11307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Knowledge-Based Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), pp.14-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11385,77 +11385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information exchange standards for design, tolerancing and Additive Manufacturing: a research review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11632,51 +11632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary design methodology for mechatronic systems based on interface model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11684,51 +11684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (3), pp.333 - 356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11762,77 +11762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop manufacturing process based on STEP-NC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.233-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11866,51 +11866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface model enabling decomposition method for architecture definition of mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11918,51 +11918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.194-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12048,51 +12048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rikard Söderberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (2 years), pp.149-152. </w:t>
@@ -12130,51 +12130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary interface model for design of mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12241,330 +12241,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using meta-models to manage information change in the design process of systems of systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+                <w:t xml:space="preserve">Manufacturing knowledge management based on STEP-NC standard: a Closed-Loop Manufacturing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.285. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (9), pp.995-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJPLM.2016.080982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2016.1268718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995077v1</w:t>
+                <w:t xml:space="preserve">hal-01995068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing knowledge management based on STEP-NC standard: a Closed-Loop Manufacturing approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
+                <w:t xml:space="preserve">Using meta-models to manage information change in the design process of systems of systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (9), pp.995-1009. </w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2016.1268718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJPLM.2016.080982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995068v1</w:t>
+                <w:t xml:space="preserve">hal-01995077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a knowledge based framework for numerical design of experiment optimization and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12637,64 +12637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Andriankaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12897,51 +12897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (13), pp.1062-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13144,51 +13144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bostjan Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.284-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13261,51 +13261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (1), pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13468,90 +13468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN PROCESS FOR COMPLEX SYSTEMS ENGINEERING BASED ON INTERFACE MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (4), pp.22-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13636,51 +13636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (7), pp.609-623, 10.1080/0951192X.2013.834478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13708,261 +13708,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on mechatronic engineering: A focus on design methods and product models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+                <w:t xml:space="preserve">Aide à la décision pour la conception d’une chaine logistique inverse pour l’aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (3), pp.241-257. </w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.9-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2014.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53102/2014.33.01.716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969550v1</w:t>
+                <w:t xml:space="preserve">hal-03847328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour la conception d’une chaine logistique inverse pour l’aluminium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Survey on mechatronic engineering: A focus on design methods and product models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (1), pp.9-31. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.241-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53102/2014.33.01.716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847328v1</w:t>
+                <w:t xml:space="preserve">hal-01969550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse logistics network design: a holistic life cycle approach</w:t>
               </w:r>
@@ -13987,51 +13987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Remanufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14078,51 +14078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic PLM system for SMEs: Application to an equipment manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14195,51 +14195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Product Lifecycle Management integration in Small and Medium Enterprises networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14290,51 +14290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Approach for Technical Data Management Application to Ship Equipment Part Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14772,51 +14772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Serody" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Abdelaziz Shawky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimiao Tu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marconnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca La Bella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Duigou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bandinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_33" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Galli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Ostermeyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bornard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rival" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros-Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maalouf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Campos Sabioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03030953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Xiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Fernandes Paes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_43" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrhofer Mickael" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cattaneo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fugier-Garrel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blondet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_78" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cortes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_32" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaadia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bufardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Duigou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szigeti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_70" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Eynard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonveh&#237; Rosich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_22" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Elheni-Daldoul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hajri-Gabouj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_24" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41266-0_54" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kibamba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Daldoul Elheni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Moser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82943" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8_118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assouroko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delplace" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421926v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Gao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_31" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhe Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395219v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_67" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sabioni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wartelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadoret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04378691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264933.ch2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119916v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_43" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu-" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5544-7_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540009v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847290v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09188-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847286v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu An" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxi Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2037025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03846999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1886369" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2022-1-301" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06984-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12353" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2021-3-286" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847015v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313323" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224490v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06539-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.01.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besombes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1642463" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02160071v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/8902" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0428" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X17734591" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2018100102" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0401-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157771v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0243-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0268-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995072v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2016.10.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500121v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Gulbrandsen-Dahl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard S&#246;derberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158756v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995077v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2016.080982" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995068v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2016.1268718" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1168236" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01315366v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405416629104" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000366" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995913v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177234" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996922v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234277v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.02.026" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZRVNFK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02160081v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12056" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KM59GM0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.05.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847328v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.01.716" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997548v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13243-014-0007-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2012.046429" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661971v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405314v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2008.10.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NHFBF2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487196v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Serody" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Abdelaziz Shawky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimiao Tu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marconnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca La Bella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Duigou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bandinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_33" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Galli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Ostermeyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bornard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rival" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maalouf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Campos Sabioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03030953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Xiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Fernandes Paes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_43" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrhofer Mickael" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cattaneo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fugier-Garrel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blondet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_28" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_78" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cortes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_32" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaadia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bufardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Duigou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szigeti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_70" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Eynard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonveh&#237; Rosich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_22" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Elheni-Daldoul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hajri-Gabouj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_24" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41266-0_54" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Daldoul Elheni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kibamba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Moser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82943" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8_118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assouroko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delplace" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421926v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Gao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_31" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhe Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395219v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_67" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sabioni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wartelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadoret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04378691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264933.ch2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119916v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_43" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu-" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5544-7_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540009v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847290v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09188-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847286v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu An" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxi Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2037025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03846999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1886369" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2022-1-301" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06984-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12353" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847015v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313323" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2021-3-286" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224490v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06539-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.01.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besombes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1642463" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02160071v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/8902" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0428" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X17734591" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2018100102" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0401-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157771v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0243-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0268-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995072v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2016.10.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500121v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Gulbrandsen-Dahl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard S&#246;derberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158756v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2016.1268718" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995077v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2016.080982" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1168236" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01315366v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405416629104" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000366" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995913v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177234" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996922v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234277v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.02.026" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZRVNFK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02160081v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12056" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KM59GM0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847328v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.01.716" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969550v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.05.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997548v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13243-014-0007-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2012.046429" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661971v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405314v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2008.10.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NHFBF2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487196v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>