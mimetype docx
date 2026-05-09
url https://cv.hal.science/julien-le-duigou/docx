--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -100,312 +100,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de soutenabilité utilisant des données provenant des systèmes d'information d'entreprise : Revue de littérature et feuille de route pour une recherche préliminaire.</w:t>
+                <w:t xml:space="preserve">Bridging Mass Customization and Sustainability: Key Enablers for Sustainable Mass Customized Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalia Serody</w:t>
+                <w:t xml:space="preserve">Doaa Abdelaziz Shawky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244928v1</w:t>
+                <w:t xml:space="preserve">hal-05244903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Mass Customization and Sustainability: Key Enablers for Sustainable Mass Customized Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Études de soutenabilité utilisant des données provenant des systèmes d'information d'entreprise : Revue de littérature et feuille de route pour une recherche préliminaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Serody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doaa Abdelaziz Shawky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244903v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review of PLM and AI in industry 5.0: preliminary contribution to proactive design for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yimiao Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTT-LIST3N (Computer Science and Digital Society Laboratory), Jul 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -469,64 +469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -545,857 +545,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Needs for Cosmetic and Fragrance Industries: A Preliminary Assessment</w:t>
+                <w:t xml:space="preserve">Lessons learnt in industrial data platform integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca La Bella</w:t>
+                <w:t xml:space="preserve">Sylvain Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Fani</w:t>
+                <w:t xml:space="preserve">Emeric Ostermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le-Duigou</w:t>
+                <w:t xml:space="preserve">Florent Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo Bandinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Ferrer</w:t>
+                <w:t xml:space="preserve">Sylvain Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP WG 5.1 International Conference on Product Lifecycle Management - PLM 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_13⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Industry 4.0 and Smart Manufacturing - ISM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Linz, Austria. pp.1660-1669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.12.366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280598v1</w:t>
+                <w:t xml:space="preserve">hal-04280291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential vs. integrated model of process planning, layout and scheduling optimization for RMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Barros Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Changeable, Agile, Reconfigurable and Virtual Production Conference and 11th World Mass Customization &amp; Personalization Conference (CARV-MCPC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bologna (ITALY), Italy. pp.301-311, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34821-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITERATURE REVIEW AND COMPARISON OF DIGITAL TWIN FRAMEWORKS IN MANUFACTURING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Galli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginia Fani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Bandinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th ECMS International Conference on Modelling and Simulation - ECMS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.428 - 434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt in industrial data platform integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLM Needs for Cosmetic and Fragrance Industries: A Preliminary Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca La Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Fani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lacroix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Bornard</w:t>
+                <w:t xml:space="preserve">Romeo Bandinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rival</w:t>
+                <w:t xml:space="preserve">Florent Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Industry 4.0 and Smart Manufacturing - ISM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Linz, Austria. pp.1660-1669, </w:t>
+              <w:t xml:space="preserve">19th IFIP WG 5.1 International Conference on Product Lifecycle Management - PLM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.126-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.12.366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280291v1</w:t>
+                <w:t xml:space="preserve">hal-04280598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Approach for Integration in Industrial Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconfigurable Manufacturing Systems, Layout, Process Planning, Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Isabel Barros-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP WG 5.1 International Conference on Product Lifecycle Management, PLM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280604v1</w:t>
+                <w:t xml:space="preserve">hal-04333405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Manufacturing Systems, Layout, Process Planning, Scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Distributed Approach for Integration in Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFIP WG 5.1 International Conference on Product Lifecycle Management, PLM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.116-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333405v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature Review of Integrated Use of Digital Twin and MES in Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Galli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginia Fani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t>
@@ -1541,77 +1541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to jointly optimize the process plan, scheduling, and layout design in reconfigurable manufacturing systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Barros-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1652,239 +1652,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Scheduling in Cellular Assembly for Mass Customization</w:t>
+                <w:t xml:space="preserve">OPTIMAL INTEGRATION OF PRODUCT CONFIGURATION AND PROCESS PLANNING TO MEET INDIVIDUAL CUSTOMER REQUIREMENTS IN MASS CUSTOMIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Maalouf</w:t>
+                <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, AGADIR, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753128v1</w:t>
+                <w:t xml:space="preserve">hal-03177712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL INTEGRATION OF PRODUCT CONFIGURATION AND PROCESS PLANNING TO MEET INDIVIDUAL CUSTOMER REQUIREMENTS IN MASS CUSTOMIZATION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Distributed Scheduling in Cellular Assembly for Mass Customization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.3-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177712v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal and experimentation of an analysis grid to map knowledge of the factory of the future</w:t>
               </w:r>
@@ -1994,312 +1994,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-based engineering framework for the management of manufacturing data in a data mining perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Ostermeyer</w:t>
+                <w:t xml:space="preserve">Process information model based on STEP for production planning in additive manufacturing: application to fused deposition modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">9th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161347v1</w:t>
+                <w:t xml:space="preserve">hal-02161341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process information model based on STEP for production planning in additive manufacturing: application to fused deposition modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A knowledge-based engineering framework for the management of manufacturing data in a data mining perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Ostermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t>
+              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161341v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product and process modular design : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Fernandes Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2331,334 +2331,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Definition, Parameterisation and Standardisation of Machine-specified Process in Additive Manufacturing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Retrieval of manufacturing knowledge using machine learning – a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Ostermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Manufacturing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Lond, United Kingdom</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2017, London, United Kingdom. pp.515-521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161399v1</w:t>
+                <w:t xml:space="preserve">hal-02161375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of manufacturing knowledge using machine learning – a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Ostermeyer</w:t>
+                <w:t xml:space="preserve">Data Definition, Parameterisation and Standardisation of Machine-specified Process in Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Manufacturing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, London, United Kingdom. pp.515-521, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2017, Lond, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02161375v1</w:t>
+                <w:t xml:space="preserve">hal-02161399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Proactive Interoperability Solution in Systems of Information Systems: A PLM Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Afoutni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le-Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.580-589, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2686,822 +2686,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Data Management and Reuse: Toward a Verification and Validation Approach</w:t>
+                <w:t xml:space="preserve">Lean Product Development and the Role of PLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ottino</w:t>
+                <w:t xml:space="preserve">Monica Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vosgien</w:t>
+                <w:t xml:space="preserve">Laura Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Figay</w:t>
+                <w:t xml:space="preserve">Sergio Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lardeur</w:t>
+                <w:t xml:space="preserve">Stéphane Fugier-Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.476-484, </w:t>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.183-192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377473v1</w:t>
+                <w:t xml:space="preserve">hal-01699670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product development process based on hierarchical design models and workspaces. An application in mechatronic systems design</w:t>
+                <w:t xml:space="preserve">Improvement of Multidisciplinary Integration in Design of Complex Systems by Implementing Knowledge-Based Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Vajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Tools and Methods of Competitive Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.89-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162007v1</w:t>
+                <w:t xml:space="preserve">hal-01699697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Multidisciplinary Integration in Design of Complex Systems by Implementing Knowledge-Based Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+                <w:t xml:space="preserve">Simulation Data Management and Reuse: Toward a Verification and Validation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vosgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandor Vajna</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_9⟩</w:t>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.476-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699697v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean Product Development and the Role of PLM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Cattaneo</w:t>
+                <w:t xml:space="preserve">Product development process based on hierarchical design models and workspaces. An application in mechatronic systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayrhofer Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on Tools and Methods of Competitive Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699670v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODE: An Ontology for Numerical Design of Experiments</w:t>
+                <w:t xml:space="preserve">A knowledge-based system for numerical design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th CIRP Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">DS 84: 14th International Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161969v1</w:t>
+                <w:t xml:space="preserve">hal-02161973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-based system for numerical design of experiments</w:t>
+                <w:t xml:space="preserve">ODE: An Ontology for Numerical Design of Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS 84: 14th International Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">26th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161973v1</w:t>
+                <w:t xml:space="preserve">hal-02161969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation Focus on Process Planning and Operations Management for Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Xiao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3520,265 +3520,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Models and Standards for Additive Manufacturing: A Preliminary Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+                <w:t xml:space="preserve">Meta-Model of PLM for Design of Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Concept 2016 major trends in product design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.301-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364825v1</w:t>
+                <w:t xml:space="preserve">hal-01377454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Model of PLM for Design of Systems of Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Geometric Models and Standards for Additive Manufacturing: A Preliminary Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Concept 2016 major trends in product design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377454v1</w:t>
+                <w:t xml:space="preserve">hal-01364825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ESM approach: 8 mechanisms to efficiently support eco-ideation</w:t>
               </w:r>
@@ -3889,103 +3889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary integration during design process: a survey on design methods of cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hehenberger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS 84: 14th International Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4004,788 +4004,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Interface Modelling: A Case Study on the Design of 3D Measurement System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Zheng</w:t>
+                <w:t xml:space="preserve">PLM-Based Approach for Integration of Product Safety in Lean Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_78⟩</w:t>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.193-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377516v1</w:t>
+                <w:t xml:space="preserve">hal-01699684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM-Based Approach for Integration of Product Safety in Lean Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Interface Modelling: A Case Study on the Design of 3D Measurement System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.193-205, </w:t>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.856-866, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699684v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’indicateurs Lean dans la stratégie d’entreprise pour le pilotage des performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Data Management for Design of Experiment: Towards an open source platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Cortes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of CAD’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161444v1</w:t>
+                <w:t xml:space="preserve">hal-02162020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEP-NC based optimization and smart industrialization of NC machining in the context of the factory of the future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-Loop Manufacturing, a STEP-NC solution for data feedback: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nabil Anwer</w:t>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Naple, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445042v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop Manufacturing, a STEP-NC solution for data feedback: A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">STEP-NC based optimization and smart industrialization of NC machining in the context of the factory of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Naple, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162017v1</w:t>
+                <w:t xml:space="preserve">hal-03445042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Data Management for Design of Experiment: Towards an open source platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Intégration d’indicateurs Lean dans la stratégie d’entreprise pour le pilotage des performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CAD’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">11ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162020v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et réutilisation des données de simulation : vers une approche de vérification et validation des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vosgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
@@ -4909,77 +4909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoSTEP-NC : une approche ontologique pour la capitalisation des connaissances en usinage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIP-PRIMECA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5004,77 +5004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CNC to CAM through OntoSTEP-NC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering and Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5125,51 +5125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Andriankaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Research into Design (ICoRD’15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Design Society and Design Research Society, Jan 2015, Bangalore, India. pp 227-236, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Design Computing And Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, london, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5311,90 +5311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechatronic Design Process: A Survey of Product Data Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, portugal, Portugal. pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5540,77 +5540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoSTEP-NC for Information Feedbacks from CNC to CAD/CAM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.256-263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5644,51 +5644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To mass customize or not to mass customize? The Alpina case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bostjan Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5696,51 +5696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,394 +5759,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Mechatronic Systems Design and Organizational Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Zheng</w:t>
+                <w:t xml:space="preserve">Interopérabilité des systèmes PLM : un état de l'art sur la chaîne numérique conception/industrialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">JD/JN MACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162029v1</w:t>
+                <w:t xml:space="preserve">hal-01058826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Serious Games in Lean Manufacturing Training</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of Mechatronic Systems Design and Organizational Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472292v1</w:t>
+                <w:t xml:space="preserve">hal-02162029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des systèmes PLM : un état de l'art sur la chaîne numérique conception/industrialisation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applying Serious Games in Lean Manufacturing Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bufardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Szigeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD/JN MACS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rhodes, Greece. pp.558-565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40352-1_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058826v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Platform from CAD to CNC: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Elheni-Daldoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hajri-Gabouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6427,90 +6427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Logistics: Network Design Based on Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, State College, PA, United States. pp.450-460, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6538,265 +6538,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on interoperability of Information Systems of Product Lifecycle Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional architecture and specifications for Tolerancing Data and Knowledge Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsaf Daldoul Elheni</w:t>
+                <w:t xml:space="preserve">Yannick Kibamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.35-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800785v1</w:t>
+                <w:t xml:space="preserve">hal-00797998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional architecture and specifications for Tolerancing Data and Knowledge Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Kibamba</w:t>
+                <w:t xml:space="preserve">Survey on interoperability of Information Systems of Product Lifecycle Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Daldoul Elheni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hajri-Gabouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rhodes Island, Greece. pp.CD room</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797998v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle costing in Manufacturing Process Management</w:t>
               </w:r>
@@ -6899,51 +6899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco Global Evaluation: Cross Benefits of Economic and Ecological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,51 +7042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Assouroko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7150,51 +7150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Lifecycle Management Model for Design Information Management in Mechanical Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7232,51 +7232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic model for the implementation of PLM systems in mechanical SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7321,165 +7321,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of a generic PLM system dedicated to SMEs based on a PPRO meta-model.</w:t>
+                <w:t xml:space="preserve">Approche inductive pour la spécification d'un système PLM générique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Delplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th CIRP international conference on Lyfe Cycle Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Le Caire, Egypt. pp.CD</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421924v1</w:t>
+                <w:t xml:space="preserve">hal-00421920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,178 +7554,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche inductive pour la spécification d'un système PLM générique.</w:t>
+                <w:t xml:space="preserve">Specification of a generic PLM system dedicated to SMEs based on a PPRO meta-model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Delplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.CD</w:t>
+              <w:t xml:space="preserve">16th CIRP international conference on Lyfe Cycle Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Le Caire, Egypt. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421920v1</w:t>
+                <w:t xml:space="preserve">hal-00421924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constraints driven Product Lifecycle Management framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A function driven method for product lifecycle management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global approach for product data management. Application to ship equipment part families.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,51 +8005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche globale pour la structuration et la gestion des données techniques du cycle de vie produit ; Application à une famille de poulies d'accastillage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,51 +8113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive approach for the specification of a generic PLM system in an extended enterprise context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8253,51 +8253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reinforcement Learning Approach for Solving Integrated Mass Customization Process Planning and Job-Shop Scheduling Problem in a Reconfigurable Manufacturing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sini Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8429,302 +8429,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Reconfigurable Manufacturing Systems Configuration: A Literature Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Attribute-based integrated product process configurator for mass customization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Sabioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing, JCM 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_67⟩</w:t>
+              <w:t xml:space="preserve">9th CIRP Global Web Conference on Sustainable, Resilient, and Agile Manufacturing and Service Operations: Lessons from COVID-19, CIRPe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 103, ELSEVIER, pp.140-145, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395219v1</w:t>
+                <w:t xml:space="preserve">hal-04395117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribute-based integrated product process configurator for mass customization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimization of Reconfigurable Manufacturing Systems Configuration: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP Global Web Conference on Sustainable, Resilient, and Agile Manufacturing and Service Operations: Lessons from COVID-19, CIRPe 2021</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 103, ELSEVIER, pp.140-145, 2021, </w:t>
+              <w:t xml:space="preserve">10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing, JCM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Aix-en-Procence, France. Springer International Publishing, pp.426-435, 2021, Lecture Notes in Mechanical Engineering, 978-3-030-70566-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395117v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration verticale pour le pilotage des systèmes de production : un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8775,51 +8775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and scheduling in reconfigurable manufacturing systems for mass customized products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sini Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8889,77 +8889,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Engineering and Lifecycle Management of Manufactured Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9006,77 +9006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie 3D et gestion du cycle de vie de produits manufacturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9100,51 +9100,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Sharing in Design Based on Product Lifecycle Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9153,276 +9153,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chakrabarti, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoRD’15 – Research into Design Across Boundaries Volume 2: Creativity, Sustainability, DfX, Enabling Technologies, Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Springer, pp.507-517, 2015, Smart Innovation, Systems and Technologies, 9788132222293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-81-322-2229-3_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for an Architectural Solution for Economic and Environmental Global Eco-Cost Assessment: Model Combination Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Xu-</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Manufacturing Process Selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.239-256, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-5544-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco Global Evaluation: Cross Benefits of Economic and Ecological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9463,168 +9463,168 @@
               <w:t xml:space="preserve">Glocalized Solutions for Sustainability in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.681-686, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19692-8_118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of PLM processes to respond to mechanical SMEs needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Delplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Product Development: Proceedings of the 20Th Cirp Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.319-326, 2011, 978-3-642-15973-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9634,1060 +9634,1060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production management for mass customization and smart cellular manufacturing system: NSGAII and SMPSO for factory-level planning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Knowledge-based engineering approach for defining robotic manufacturing system architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiansheng Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-09188-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2037025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847290v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based engineering approach for defining robotic manufacturing system architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiansheng Qin</w:t>
+                <w:t xml:space="preserve">Production management for mass customization and smart cellular manufacturing system: NSGAII and SMPSO for factory-level planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2037025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (9-10), pp.6833-6854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-09188-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847286v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent optimisation of modular product and Reconfigurable Manufacturing System configuration: a customer-oriented offer for mass customisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60 (7), pp.2275-2291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2021.1886369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization of product configuration and process planning in Reconfigurable Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.58-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24867/IJIEM-2022-1-301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to optimize the configuration of mass-customized products and reconfigurable manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 115 (1-2), pp.141-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-021-06984-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFIS Academy-Industry Forum 2020 in Compiègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (4), pp.9-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/inst.12353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Planning, Scheduling, and Layout Optimization for Multi-Unit Mass-Customized Products in Sustainable Reconfigurable Manufacturing System</w:t>
+                <w:t xml:space="preserve">Layout and scheduling optimization problem for a reconfigurable manufacturing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sini Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su132313323⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Engineering and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.174-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24867/IJIEM-2021-3-286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847015v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout and scheduling optimization problem for a reconfigurable manufacturing system</w:t>
+                <w:t xml:space="preserve">Process Planning, Scheduling, and Layout Optimization for Multi-Unit Mass-Customized Products in Sustainable Reconfigurable Manufacturing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sini Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Engineering and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24867/IJIEM-2021-3-286⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.13323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132313323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847011v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STEP/STEP-NC-compliant manufacturing information of 3D printing for FDM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Xiao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112 (5-6), pp.1713-1728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-020-06539-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge-based system for numerical design of experiments processes in mechanical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10706,846 +10706,846 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122, pp.289-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2019.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based platform for traceability and simulation monitoring applied to design of experiments process: an open source architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Dall’olio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Dall’olio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09544828.2019.1642463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELOS DE INFORMACIÓN DE PROCESO BASADOS EN STEP PARA LA FABRICACIÓN ADITIVA: APLICACIÓN AL MODELADO DE DEPOSICIÓN POR FUSIÓN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Xiao</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94 (1), pp.197-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6036/8902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning methodology for decision support in a Computer Aided Manufacturing context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Ostermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie industriel et productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based engineering for multidisciplinary systems: Integrated design based on interface model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+                <w:t xml:space="preserve">Sharing Knowledge When it Cannot be Made Explicit: The Case of Product Lifecycle Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1063293X17734591⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Knowledge-Based Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.14-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJKBO.2018100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270620v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Knowledge When it Cannot be Made Explicit: The Case of Product Lifecycle Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
+                <w:t xml:space="preserve">Knowledge-based engineering for multidisciplinary systems: Integrated design based on interface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge-Based Organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJKBO.2018100102⟩</w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1063293X17734591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893333v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information exchange standards for design, tolerancing and Additive Manufacturing: a research review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Xiao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (2), pp.495-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12008-017-0401-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology for numerical design of experiments processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11554,1822 +11554,1822 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.26-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary design methodology for mechatronic systems based on interface model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hehenberger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (3), pp.333 - 356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00163-016-0243-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop manufacturing process based on STEP-NC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.233-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12008-015-0268-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface model enabling decomposition method for architecture definition of mechatronic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary interface model for design of mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2016.10.008⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.24-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995072v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and lifecycle engineering for design and manufacture of recycled aluminium parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using meta-models to manage information change in the design process of systems of systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.111⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJPLM.2016.080982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500121v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary interface model for design of mechatronic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Zheng</w:t>
+                <w:t xml:space="preserve">Manufacturing knowledge management based on STEP-NC standard: a Closed-Loop Manufacturing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (9), pp.995-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2016.1268718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158756v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing knowledge management based on STEP-NC standard: a Closed-Loop Manufacturing approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and lifecycle engineering for design and manufacture of recycled aluminium parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sverre Gulbrandsen-Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikard Söderberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2016.1268718⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (2 years), pp.149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995068v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using meta-models to manage information change in the design process of systems of systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface model enabling decomposition method for architecture definition of mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hehenberger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJPLM.2016.080982⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.194-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995077v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a knowledge based framework for numerical design of experiment optimization and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (6), pp.872-884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/16864360.2016.1168236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable machining approach for CAD/CAM/CNC systems based on a dynamic environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Andriankaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0954405416629104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01315366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Lifecycle Management Approach for Integration of Engineering Design and Lifecycle Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI EDAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (4), pp.379-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0890060416000366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated closed-loop product lifecycle management approach for reverse logistics design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (13), pp.1062-1077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09537287.2016.1177234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation data management for adaptive design of experiments: A litterature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Blondet</w:t>
+                <w:t xml:space="preserve">Differentiation and Customer decoupling points: An Integrated design approach for mass customization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bostjan Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (6), pp.611. </w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.284-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1063293X15589767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996922v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation and Customer decoupling points: An Integrated design approach for mass customization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">Simulation data management for adaptive design of experiments: A litterature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1063293X15589767⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (6), pp.611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586440v1</w:t>
+                <w:t xml:space="preserve">hal-01996922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating mass customization and sustainability compatibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (1), pp.11-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4314/ijest.v7i1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01096970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to ecodesign structural parts in the transport sector based on product life cycle management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Andriankaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13378,1043 +13378,1043 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94, pp.165-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.02.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN PROCESS FOR COMPLEX SYSTEMS ENGINEERING BASED ON INTERFACE MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (4), pp.22-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12056⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Survey on mechatronic engineering: A focus on design methods and product models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.241-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865280v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour la conception d’une chaine logistique inverse pour l’aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (1), pp.9-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53102/2014.33.01.716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on mechatronic engineering: A focus on design methods and product models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2014.05.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (7), pp.609-623, 10.1080/0951192X.2013.834478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969550v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse logistics network design: a holistic life cycle approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Remanufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13243-014-0007-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic PLM system for SMEs: Application to an equipment manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Delplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, http://www.inderscience.com/browse/index.php?journalID=139&amp;year=2011&amp;vol=5&amp;issue=1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJPLM.2012.046429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Product Lifecycle Management integration in Small and Medium Enterprises networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, http://www.cadanda.com/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Approach for Technical Data Management Application to Ship Equipment Part Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Delplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (3), pp.185-190. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2008.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2008.10.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14424,91 +14424,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPORTS DES ONTOLOGIES ET DE L’APPRENTISSAGE AUTOMATIQUE A LA CONCEPTION DE SYSTEMES MECANIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de technologie de Compiègne, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01662566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14518,114 +14518,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre de modélisation pour les systèmes PLM en entreprise étendue. Application aux PME mécaniciennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale de Nantes (ECN), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00487196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14772,51 +14772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Serody" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Abdelaziz Shawky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimiao Tu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marconnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca La Bella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Duigou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bandinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_33" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Galli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Ostermeyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bornard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rival" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maalouf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Campos Sabioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03030953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Xiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Fernandes Paes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_43" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrhofer Mickael" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cattaneo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fugier-Garrel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blondet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_28" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_78" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cortes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_32" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaadia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bufardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Duigou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szigeti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_70" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Eynard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonveh&#237; Rosich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_22" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Elheni-Daldoul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hajri-Gabouj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_24" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41266-0_54" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Daldoul Elheni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kibamba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Moser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82943" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8_118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assouroko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delplace" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421926v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Gao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_31" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhe Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395219v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_67" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sabioni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wartelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadoret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04378691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264933.ch2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119916v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_43" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu-" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5544-7_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540009v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847290v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09188-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847286v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu An" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxi Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2037025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03846999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1886369" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2022-1-301" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06984-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12353" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847015v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313323" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2021-3-286" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224490v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06539-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.01.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besombes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1642463" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02160071v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/8902" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0428" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X17734591" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2018100102" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0401-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157771v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0243-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0268-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995072v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2016.10.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500121v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Gulbrandsen-Dahl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard S&#246;derberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158756v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2016.1268718" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995077v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2016.080982" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1168236" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01315366v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405416629104" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000366" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995913v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177234" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996922v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234277v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.02.026" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZRVNFK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02160081v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12056" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KM59GM0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847328v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.01.716" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969550v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.05.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997548v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13243-014-0007-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2012.046429" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661971v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405314v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2008.10.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NHFBF2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487196v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Abdelaziz Shawky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Serody" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimiao Tu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marconnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Ostermeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bornard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rival" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Galli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bandinelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca La Bella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Duigou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros-Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Campos Sabioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maalouf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03030953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Xiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Fernandes Paes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-515" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cattaneo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fugier-Garrel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_43" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrhofer Mickael" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blondet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_78" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cortes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_32" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaadia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bufardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Duigou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szigeti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_70" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Eynard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonveh&#237; Rosich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_22" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Elheni-Daldoul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hajri-Gabouj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_24" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41266-0_54" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kibamba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Daldoul Elheni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Moser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82943" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8_118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assouroko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delplace" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421920v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421924v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421926v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Gao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_31" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhe Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sabioni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wartelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395219v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_67" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadoret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04378691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264933.ch2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_43" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu-" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5544-7_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540009v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu An" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxi Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2037025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09188-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03846999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1886369" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2022-1-301" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847008v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06984-w" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12353" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2021-3-286" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847015v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313323" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06539-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.01.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besombes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1642463" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02160071v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/8902" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0428" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893333v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2018100102" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X17734591" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0401-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02157771v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.09.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740630v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0243-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996771v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0268-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158756v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995077v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2016.080982" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2016.1268718" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Gulbrandsen-Dahl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard S&#246;derberg" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.111" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995072v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2016.10.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1168236" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01315366v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405416629104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000366" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177234" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996922v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015041" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234277v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.02.026" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZRVNFK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02160081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12056" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KM59GM0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.05.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847328v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.01.716" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13243-014-0007-y" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661970v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2012.046429" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2008.10.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NHFBF2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662566v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>